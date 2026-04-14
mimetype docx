--- v5 (2026-03-24)
+++ v6 (2026-04-14)
@@ -6,51 +6,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3B248312" w14:textId="77777777" w:rsidR="002B305D" w:rsidRDefault="002B305D">
       <w:pPr>
         <w:spacing w:before="5"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="9"/>
           <w:szCs w:val="9"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00F5C205" w14:textId="00478D10" w:rsidR="00D73456" w:rsidRPr="007F4620" w:rsidRDefault="00842A69" w:rsidP="00842A69">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4790"/>
           <w:tab w:val="right" w:pos="9580"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -7570,105 +7570,114 @@
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="004070F3" w:rsidRPr="00C31ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>requalified</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16021FAB" w14:textId="77777777" w:rsidR="00D73456" w:rsidRDefault="00D73456" w:rsidP="00D73456">
       <w:pPr>
         <w:spacing w:before="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="PlainTable5"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4764"/>
         <w:gridCol w:w="4816"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D73456" w14:paraId="232E7FFE" w14:textId="77777777" w:rsidTr="0019312D">
+      <w:tr w:rsidR="00D73456" w14:paraId="232E7FFE" w14:textId="77777777" w:rsidTr="007A5FE7">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4764" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6A859AB7" w14:textId="77777777" w:rsidR="00D73456" w:rsidRDefault="00D73456" w:rsidP="0023439F">
             <w:pPr>
               <w:spacing w:before="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">__________________________________ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4816" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="228D5625" w14:textId="77777777" w:rsidR="00D73456" w:rsidRDefault="00D73456" w:rsidP="0023439F">
             <w:pPr>
               <w:spacing w:before="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>______________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D73456" w14:paraId="58971C81" w14:textId="77777777" w:rsidTr="0019312D">
+      <w:tr w:rsidR="00D73456" w14:paraId="58971C81" w14:textId="77777777" w:rsidTr="007A5FE7">
         <w:trPr>
           <w:trHeight w:val="306"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4764" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="49F0EFBE" w14:textId="61A3C9D9" w:rsidR="00D73456" w:rsidRPr="004070F3" w:rsidRDefault="00D73456" w:rsidP="0023439F">
             <w:pPr>
               <w:spacing w:before="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004070F3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Si</w:t>
             </w:r>
@@ -7693,133 +7702,133 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4816" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3B2A15E7" w14:textId="77777777" w:rsidR="00D73456" w:rsidRPr="004070F3" w:rsidRDefault="00D73456" w:rsidP="0023439F">
             <w:pPr>
               <w:spacing w:before="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004070F3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Signature of Partner</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D73456" w14:paraId="4145F187" w14:textId="77777777" w:rsidTr="0019312D">
+      <w:tr w:rsidR="00D73456" w14:paraId="4145F187" w14:textId="77777777" w:rsidTr="007A5FE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="382D55AF" w14:textId="77777777" w:rsidR="00D73456" w:rsidRPr="00387F4B" w:rsidRDefault="00D73456" w:rsidP="0023439F">
             <w:pPr>
               <w:spacing w:before="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3E3CE5BA" w14:textId="77777777" w:rsidR="00D73456" w:rsidRPr="00387F4B" w:rsidRDefault="00D73456" w:rsidP="0023439F">
             <w:pPr>
               <w:spacing w:before="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004070F3" w14:paraId="15899AEB" w14:textId="77777777" w:rsidTr="004070F3">
+      <w:tr w:rsidR="004070F3" w14:paraId="15899AEB" w14:textId="77777777" w:rsidTr="007A5FE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4764" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="334FA388" w14:textId="5AC03341" w:rsidR="004070F3" w:rsidRPr="00387F4B" w:rsidRDefault="004070F3" w:rsidP="004070F3">
             <w:pPr>
               <w:spacing w:before="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">__________________________________ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4816" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="114169EE" w14:textId="3C5A743C" w:rsidR="004070F3" w:rsidRPr="00387F4B" w:rsidRDefault="004070F3" w:rsidP="004070F3">
             <w:pPr>
               <w:spacing w:before="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>______________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004070F3" w:rsidRPr="004070F3" w14:paraId="7B5C8B2B" w14:textId="77777777" w:rsidTr="0019312D">
+      <w:tr w:rsidR="004070F3" w:rsidRPr="004070F3" w14:paraId="7B5C8B2B" w14:textId="77777777" w:rsidTr="007A5FE7">
         <w:trPr>
           <w:trHeight w:val="253"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5B08D979" w14:textId="1DCDA345" w:rsidR="004070F3" w:rsidRPr="004070F3" w:rsidRDefault="004070F3" w:rsidP="004070F3">
             <w:pPr>
               <w:spacing w:before="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004070F3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Print</w:t>
@@ -12109,105 +12118,114 @@
         <w:t>prequalified</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1230DBB6" w14:textId="77777777" w:rsidR="00D73456" w:rsidRDefault="00D73456" w:rsidP="00D73456">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="77697E1A" w14:textId="77777777" w:rsidR="00D73456" w:rsidRDefault="00D73456" w:rsidP="00D73456">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="PlainTable5"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4764"/>
         <w:gridCol w:w="4816"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D73456" w14:paraId="058589ED" w14:textId="77777777" w:rsidTr="00F214B4">
+      <w:tr w:rsidR="00D73456" w14:paraId="058589ED" w14:textId="77777777" w:rsidTr="007A5FE7">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4764" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="25179300" w14:textId="77777777" w:rsidR="00D73456" w:rsidRDefault="00D73456" w:rsidP="0023439F">
             <w:pPr>
               <w:spacing w:before="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">__________________________________ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4816" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="146F1BAD" w14:textId="77777777" w:rsidR="00D73456" w:rsidRDefault="00D73456" w:rsidP="0023439F">
             <w:pPr>
               <w:spacing w:before="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>______________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D73456" w14:paraId="5EF93E74" w14:textId="77777777" w:rsidTr="00F214B4">
+      <w:tr w:rsidR="00D73456" w14:paraId="5EF93E74" w14:textId="77777777" w:rsidTr="007A5FE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4764" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6F0906E9" w14:textId="77777777" w:rsidR="00D73456" w:rsidRPr="0019312D" w:rsidRDefault="00D73456" w:rsidP="0023439F">
             <w:pPr>
               <w:spacing w:before="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0019312D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Signature of Witness</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12302,133 +12320,133 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Select appropriate </w:t>
             </w:r>
             <w:r w:rsidR="00F214B4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
             <w:r w:rsidR="00F214B4" w:rsidRPr="0019312D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>itle</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D73456" w14:paraId="0679B7EC" w14:textId="77777777" w:rsidTr="00F214B4">
+      <w:tr w:rsidR="00D73456" w14:paraId="0679B7EC" w14:textId="77777777" w:rsidTr="007A5FE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4764" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1ADDC0A2" w14:textId="77777777" w:rsidR="00D73456" w:rsidRPr="00387F4B" w:rsidRDefault="00D73456" w:rsidP="0023439F">
             <w:pPr>
               <w:spacing w:before="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4816" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4833CE2F" w14:textId="77777777" w:rsidR="00D73456" w:rsidRPr="00387F4B" w:rsidRDefault="00D73456" w:rsidP="0023439F">
             <w:pPr>
               <w:spacing w:before="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F214B4" w14:paraId="13862A10" w14:textId="77777777" w:rsidTr="00F214B4">
+      <w:tr w:rsidR="00F214B4" w14:paraId="13862A10" w14:textId="77777777" w:rsidTr="007A5FE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4764" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="069179DB" w14:textId="12DF2F18" w:rsidR="00F214B4" w:rsidRPr="00387F4B" w:rsidRDefault="00F214B4" w:rsidP="00F214B4">
             <w:pPr>
               <w:spacing w:before="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">__________________________________ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4816" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="15FC84FA" w14:textId="0730650F" w:rsidR="00F214B4" w:rsidRPr="00387F4B" w:rsidRDefault="00F214B4" w:rsidP="00F214B4">
             <w:pPr>
               <w:spacing w:before="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>______________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D73456" w14:paraId="0DE862EC" w14:textId="77777777" w:rsidTr="00F214B4">
+      <w:tr w:rsidR="00D73456" w14:paraId="0DE862EC" w14:textId="77777777" w:rsidTr="007A5FE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4764" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D0866FB" w14:textId="04DCB14F" w:rsidR="00D73456" w:rsidRPr="0019312D" w:rsidRDefault="00D73456" w:rsidP="0023439F">
             <w:pPr>
               <w:spacing w:before="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0019312D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Print or </w:t>
             </w:r>
             <w:r w:rsidR="00F214B4" w:rsidRPr="0019312D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -23792,237 +23810,246 @@
         <w:t>requalified</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="314784BF" w14:textId="77777777" w:rsidR="00D73456" w:rsidRDefault="00D73456" w:rsidP="00D73456">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1FBC6835" w14:textId="77777777" w:rsidR="00D73456" w:rsidRPr="00C31ED8" w:rsidRDefault="00D73456" w:rsidP="00D73456">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="PlainTable5"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4764"/>
         <w:gridCol w:w="4816"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D73456" w14:paraId="0C05B027" w14:textId="77777777" w:rsidTr="00F214B4">
+      <w:tr w:rsidR="00D73456" w14:paraId="0C05B027" w14:textId="77777777" w:rsidTr="007A5FE7">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4764" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="19F68469" w14:textId="77777777" w:rsidR="00D73456" w:rsidRDefault="00D73456" w:rsidP="0023439F">
             <w:pPr>
               <w:spacing w:before="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">__________________________________ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4816" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="21426ABE" w14:textId="77777777" w:rsidR="00D73456" w:rsidRDefault="00D73456" w:rsidP="0023439F">
             <w:pPr>
               <w:spacing w:before="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>______________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D73456" w14:paraId="1EAC8890" w14:textId="77777777" w:rsidTr="00F214B4">
+      <w:tr w:rsidR="00D73456" w14:paraId="1EAC8890" w14:textId="77777777" w:rsidTr="007A5FE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4764" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="51437353" w14:textId="77777777" w:rsidR="00D73456" w:rsidRPr="0019312D" w:rsidRDefault="00D73456" w:rsidP="0023439F">
             <w:pPr>
               <w:spacing w:before="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0019312D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Signature of Witness</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4816" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="23AC28F8" w14:textId="77777777" w:rsidR="00D73456" w:rsidRPr="0019312D" w:rsidRDefault="00D73456" w:rsidP="0023439F">
             <w:pPr>
               <w:spacing w:before="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0019312D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Signature of Prequalified Bidder, Individual</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D73456" w14:paraId="32719625" w14:textId="77777777" w:rsidTr="00F214B4">
+      <w:tr w:rsidR="00D73456" w14:paraId="32719625" w14:textId="77777777" w:rsidTr="007A5FE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4764" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5BFFC750" w14:textId="77777777" w:rsidR="00D73456" w:rsidRPr="00387F4B" w:rsidRDefault="00D73456" w:rsidP="0023439F">
             <w:pPr>
               <w:spacing w:before="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4816" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7E8E4171" w14:textId="77777777" w:rsidR="00D73456" w:rsidRPr="00387F4B" w:rsidRDefault="00D73456" w:rsidP="0023439F">
             <w:pPr>
               <w:spacing w:before="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F214B4" w14:paraId="4F2A8586" w14:textId="77777777" w:rsidTr="00F214B4">
+      <w:tr w:rsidR="00F214B4" w14:paraId="4F2A8586" w14:textId="77777777" w:rsidTr="007A5FE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4764" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4A99DA4A" w14:textId="7C6E5DC8" w:rsidR="00F214B4" w:rsidRPr="00387F4B" w:rsidRDefault="00F214B4" w:rsidP="00F214B4">
             <w:pPr>
               <w:spacing w:before="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">__________________________________ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4816" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0B58225A" w14:textId="6C0F197A" w:rsidR="00F214B4" w:rsidRPr="00387F4B" w:rsidRDefault="00F214B4" w:rsidP="00F214B4">
             <w:pPr>
               <w:spacing w:before="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>______________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D73456" w:rsidRPr="00F214B4" w14:paraId="43BCE1E3" w14:textId="77777777" w:rsidTr="00F214B4">
+      <w:tr w:rsidR="00D73456" w:rsidRPr="00F214B4" w14:paraId="43BCE1E3" w14:textId="77777777" w:rsidTr="007A5FE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4764" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2D5153AD" w14:textId="432E7E2D" w:rsidR="00D73456" w:rsidRPr="0019312D" w:rsidRDefault="00D73456" w:rsidP="0023439F">
             <w:pPr>
               <w:spacing w:before="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0019312D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Print or </w:t>
             </w:r>
             <w:r w:rsidR="00F214B4" w:rsidRPr="0019312D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -36612,122 +36639,122 @@
     <w:p w14:paraId="1D205DE0" w14:textId="77777777" w:rsidR="00126A10" w:rsidRPr="00126A10" w:rsidRDefault="00126A10">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1828"/>
         </w:tabs>
         <w:spacing w:line="200" w:lineRule="atLeast"/>
         <w:ind w:left="524"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00126A10" w:rsidRPr="00126A10">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="800" w:right="1320" w:bottom="280" w:left="1340" w:header="449" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3EA80FED" w14:textId="77777777" w:rsidR="008311FB" w:rsidRDefault="008311FB">
+    <w:p w14:paraId="4AD6A542" w14:textId="77777777" w:rsidR="00FE3C24" w:rsidRDefault="00FE3C24">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="20C80B27" w14:textId="77777777" w:rsidR="008311FB" w:rsidRDefault="008311FB">
+    <w:p w14:paraId="29FD40C5" w14:textId="77777777" w:rsidR="00FE3C24" w:rsidRDefault="00FE3C24">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="09892B4A" w14:textId="77777777" w:rsidR="008311FB" w:rsidRDefault="008311FB">
+    <w:p w14:paraId="6340BE56" w14:textId="77777777" w:rsidR="00FE3C24" w:rsidRDefault="00FE3C24">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="509A26B0" w14:textId="77777777" w:rsidR="008311FB" w:rsidRDefault="008311FB">
+    <w:p w14:paraId="429582A9" w14:textId="77777777" w:rsidR="00FE3C24" w:rsidRDefault="00FE3C24">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1368"/>
       <w:gridCol w:w="3060"/>
       <w:gridCol w:w="5130"/>
     </w:tblGrid>
     <w:tr w:rsidR="00842A69" w:rsidRPr="004E6B1C" w14:paraId="57FED1B5" w14:textId="77777777" w:rsidTr="00E475E1">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1368" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="5152F33A" w14:textId="77777777" w:rsidR="00842A69" w:rsidRPr="004E6B1C" w:rsidRDefault="00842A69" w:rsidP="00842A69">
           <w:pPr>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="004E6B1C">
             <w:rPr>
@@ -36958,51 +36985,51 @@
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="228FF561" w14:textId="77777777" w:rsidR="00C31ED8" w:rsidRDefault="00C31ED8">
                     <w:pPr>
                       <w:ind w:left="20" w:right="18"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B230AA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="784EC00C"/>
     <w:lvl w:ilvl="0" w:tplc="7BEA293A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -37176,208 +37203,211 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="9774EA28">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7756" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="976648780">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1871524908">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002B305D"/>
     <w:rsid w:val="0003326D"/>
     <w:rsid w:val="00037E8A"/>
     <w:rsid w:val="000709EE"/>
     <w:rsid w:val="00071FD8"/>
     <w:rsid w:val="000938B6"/>
     <w:rsid w:val="000C4921"/>
     <w:rsid w:val="000E0742"/>
     <w:rsid w:val="000E43B1"/>
     <w:rsid w:val="0010182F"/>
     <w:rsid w:val="00115ED1"/>
     <w:rsid w:val="00126A10"/>
     <w:rsid w:val="00126CBE"/>
     <w:rsid w:val="001729E0"/>
     <w:rsid w:val="00183253"/>
     <w:rsid w:val="0019312D"/>
     <w:rsid w:val="001E4232"/>
     <w:rsid w:val="001E6AD4"/>
     <w:rsid w:val="0020467A"/>
     <w:rsid w:val="00207B61"/>
     <w:rsid w:val="002111E4"/>
+    <w:rsid w:val="0023281B"/>
     <w:rsid w:val="0025045D"/>
     <w:rsid w:val="00250E38"/>
     <w:rsid w:val="002968DC"/>
     <w:rsid w:val="002B305D"/>
     <w:rsid w:val="002C0D53"/>
     <w:rsid w:val="003560FD"/>
     <w:rsid w:val="003805E4"/>
     <w:rsid w:val="00385F0E"/>
     <w:rsid w:val="00387F4B"/>
     <w:rsid w:val="00391AA8"/>
     <w:rsid w:val="003B590E"/>
     <w:rsid w:val="003C3A77"/>
     <w:rsid w:val="003D13EE"/>
     <w:rsid w:val="003F7E13"/>
     <w:rsid w:val="004070F3"/>
     <w:rsid w:val="004647D7"/>
     <w:rsid w:val="004B47F4"/>
     <w:rsid w:val="004B62F1"/>
     <w:rsid w:val="004C4C3D"/>
     <w:rsid w:val="00533AB8"/>
     <w:rsid w:val="00576E9C"/>
     <w:rsid w:val="006646B2"/>
     <w:rsid w:val="006F5900"/>
     <w:rsid w:val="007365B5"/>
     <w:rsid w:val="007433A0"/>
     <w:rsid w:val="007707AB"/>
     <w:rsid w:val="00771D18"/>
     <w:rsid w:val="007923DC"/>
     <w:rsid w:val="007A4489"/>
+    <w:rsid w:val="007A5FE7"/>
     <w:rsid w:val="007F4AA4"/>
     <w:rsid w:val="00813E43"/>
     <w:rsid w:val="00816ACA"/>
     <w:rsid w:val="008311FB"/>
     <w:rsid w:val="00842A69"/>
     <w:rsid w:val="008751E9"/>
     <w:rsid w:val="00894E59"/>
     <w:rsid w:val="008B0485"/>
     <w:rsid w:val="008E43A2"/>
     <w:rsid w:val="00916F61"/>
     <w:rsid w:val="00921902"/>
     <w:rsid w:val="00975F97"/>
     <w:rsid w:val="009970B4"/>
     <w:rsid w:val="009A05C1"/>
     <w:rsid w:val="00A0121D"/>
     <w:rsid w:val="00A0353D"/>
     <w:rsid w:val="00A93B00"/>
     <w:rsid w:val="00B10E77"/>
     <w:rsid w:val="00B6086E"/>
     <w:rsid w:val="00B80876"/>
     <w:rsid w:val="00B84204"/>
     <w:rsid w:val="00BB79A8"/>
     <w:rsid w:val="00BD1A30"/>
     <w:rsid w:val="00C00F6B"/>
     <w:rsid w:val="00C118E1"/>
     <w:rsid w:val="00C31ED8"/>
     <w:rsid w:val="00C31FE7"/>
     <w:rsid w:val="00C34F0D"/>
     <w:rsid w:val="00C351FD"/>
     <w:rsid w:val="00C4605B"/>
     <w:rsid w:val="00CD6A1C"/>
     <w:rsid w:val="00CE5940"/>
     <w:rsid w:val="00D34ED0"/>
     <w:rsid w:val="00D57EE9"/>
     <w:rsid w:val="00D73456"/>
     <w:rsid w:val="00D8382E"/>
     <w:rsid w:val="00DC41F9"/>
     <w:rsid w:val="00DC7C55"/>
     <w:rsid w:val="00DF6308"/>
     <w:rsid w:val="00E157B1"/>
     <w:rsid w:val="00E25CFB"/>
     <w:rsid w:val="00E736B1"/>
     <w:rsid w:val="00EC6FA7"/>
     <w:rsid w:val="00F06C51"/>
     <w:rsid w:val="00F214B4"/>
     <w:rsid w:val="00F61623"/>
     <w:rsid w:val="00F71B86"/>
     <w:rsid w:val="00F755F5"/>
+    <w:rsid w:val="00FE3C24"/>
     <w:rsid w:val="00FF1E41"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7ED627DE"/>
   <w15:docId w15:val="{73BAB5A8-C0A7-4FAF-A740-D64AFD113EB4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -38138,51 +38168,51 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="007707AB"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="007707AB"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -38445,64 +38475,74 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <No_x002e_ xmlns="5e7874b7-19b8-4222-9f87-80bf0b085ea3">Z</No_x002e_>
+    <Let_x0020_Date xmlns="5e7874b7-19b8-4222-9f87-80bf0b085ea3">2024-12</Let_x0020_Date>
+    <Provision xmlns="5e7874b7-19b8-4222-9f87-80bf0b085ea3">EXECUTION OF BID FORM</Provision>
+    <File_x0020_Category xmlns="5e7874b7-19b8-4222-9f87-80bf0b085ea3"/>
+    <Provision_x0020_Number xmlns="5e7874b7-19b8-4222-9f87-80bf0b085ea3">Z135</Provision_x0020_Number>
+    <Geotech_x0020_Reference xmlns="5e7874b7-19b8-4222-9f87-80bf0b085ea3">false</Geotech_x0020_Reference>
+    <_dlc_DocIdPersistId xmlns="16f00c2e-ac5c-418b-9f13-a0771dbd417d" xsi:nil="true"/>
+    <IconOverlay xmlns="http://schemas.microsoft.com/sharepoint/v4" xsi:nil="true"/>
+    <URL xmlns="http://schemas.microsoft.com/sharepoint/v3">
+      <Url xsi:nil="true"/>
+      <Description xsi:nil="true"/>
+    </URL>
+    <_dlc_DocId xmlns="16f00c2e-ac5c-418b-9f13-a0771dbd417d">CONNECT-1368027980-188</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="16f00c2e-ac5c-418b-9f13-a0771dbd417d">
+      <Url>https://connect.ncdot.gov/resources/Specifications/_layouts/15/DocIdRedir.aspx?ID=CONNECT-1368027980-188</Url>
+      <Description>CONNECT-1368027980-188</Description>
+    </_dlc_DocIdUrl>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...3 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006D7BA4DC522AC84F97AE8002107D7316" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="91561bab295627c3ca08ad8ad9a331b9">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="5e7874b7-19b8-4222-9f87-80bf0b085ea3" xmlns:ns3="16f00c2e-ac5c-418b-9f13-a0771dbd417d" xmlns:ns4="http://schemas.microsoft.com/sharepoint/v4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cd3e724432af821519be875b34e0759f" ns1:_="" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="5e7874b7-19b8-4222-9f87-80bf0b085ea3"/>
     <xsd:import namespace="16f00c2e-ac5c-418b-9f13-a0771dbd417d"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v4"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:No_x002e_" minOccurs="0"/>
                 <xsd:element ref="ns2:Provision" minOccurs="0"/>
                 <xsd:element ref="ns2:Let_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Geotech_x0020_Reference" minOccurs="0"/>
                 <xsd:element ref="ns2:Provision_x0020_Number" minOccurs="0"/>
                 <xsd:element ref="ns2:File_x0020_Category" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns1:URL" minOccurs="0"/>
                 <xsd:element ref="ns4:IconOverlay" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -38696,130 +38736,127 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events"/>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...19 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AEC49B42-4EC6-4907-87CD-1162144346D4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="5e7874b7-19b8-4222-9f87-80bf0b085ea3"/>
+    <ds:schemaRef ds:uri="16f00c2e-ac5c-418b-9f13-a0771dbd417d"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v4"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{23AD59BC-B73C-47D7-A0AC-7657F083CA7D}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6A8266F0-3A1E-4D89-9F1D-F68A7DF39D73}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{32757FBE-24FB-4B4E-A69A-F96FAF5977C1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...16 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>2679</Words>
-  <Characters>15272</Characters>
+  <Words>2499</Words>
+  <Characters>15091</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>127</Lines>
-  <Paragraphs>35</Paragraphs>
+  <Lines>397</Lines>
+  <Paragraphs>139</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>EXECUTION OF BID FORM (Non-Collusion, Debarment and Gift Ban Certification (Pre-Bid))</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17916</CharactersWithSpaces>
+  <CharactersWithSpaces>17658</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Non-Collusion, Debarment and Gift Ban Certification (Pre-Bid)</dc:title>
   <dc:creator>nsmith</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2004-02-04T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="LastSaved">
     <vt:filetime>2017-03-14T00:00:00Z</vt:filetime>
   </property>