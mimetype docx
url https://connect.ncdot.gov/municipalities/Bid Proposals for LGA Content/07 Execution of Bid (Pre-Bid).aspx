--- v6 (2026-04-14)
+++ v7 (2026-05-05)
@@ -2196,54 +2196,60 @@
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="44CDE26E" w14:textId="77777777" w:rsidR="00D73456" w:rsidRDefault="00D73456" w:rsidP="00D73456">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:ind w:left="335"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5A4455A7" wp14:editId="0A96D059">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5A4455A7" wp14:editId="520D3C4A">
                 <wp:extent cx="5949950" cy="6350"/>
                 <wp:effectExtent l="6350" t="3175" r="6350" b="9525"/>
-                <wp:docPr id="13" name="Group 12"/>
+                <wp:docPr id="13" name="Group 12">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
                       <wpg:grpSpPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5949950" cy="6350"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="9370" cy="10"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wpg:grpSp>
                         <wpg:cNvPr id="14" name="Group 13"/>
                         <wpg:cNvGrpSpPr>
                           <a:grpSpLocks/>
                         </wpg:cNvGrpSpPr>
                         <wpg:grpSpPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="5" y="5"/>
@@ -2301,51 +2307,51 @@
                               <a:tailEnd/>
                             </a:ln>
                             <a:extLst>
                               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                 <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                   <a:solidFill>
                                     <a:srgbClr val="FFFFFF"/>
                                   </a:solidFill>
                                 </a14:hiddenFill>
                               </a:ext>
                             </a:extLst>
                           </wps:spPr>
                           <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                       </wpg:grpSp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="63AAAA3F" id="Group 12" o:spid="_x0000_s1026" style="width:468.5pt;height:.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="9370,10" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGOpB0IgMAAMkHAAAOAAAAZHJzL2Uyb0RvYy54bWysVdtu2zAMfR+wfxD0uKG1c+1i1CmG3jCg&#10;2wo0+wBFli+YLWmSEqf9+lGUnTrpigHd8hBQJkUeHl50frFrarIVxlZKpnR0GlMiJFdZJYuU/ljd&#10;nHyixDomM1YrKVL6KCy9WL5/d97qRIxVqepMGAJOpE1andLSOZ1EkeWlaJg9VVpIUObKNMzB0RRR&#10;ZlgL3ps6GsfxPGqVybRRXFgLX6+Cki7Rf54L7r7nuRWO1CkFbA7/Df6v/X+0PGdJYZguK97BYG9A&#10;0bBKQtC9qyvmGNmY6oWrpuJGWZW7U66aSOV5xQXmANmM4qNsbo3aaMylSNpC72kCao94erNb/m17&#10;a/SDvjcBPYh3iv+0wEvU6iIZ6v25CMZk3X5VGdSTbZzCxHe5abwLSInskN/HPb9i5wiHj7PFdLGY&#10;QRk46OYTkJB+XkKNXlzi5XV3bTE56+6M8EbEkhANEXaIfMU7eEEE5PeGVBl05ZQSyRpAi4SS0cTH&#10;Pc7O1+5/ZT+jBDKchfT67BeTeZfG+CjvA/Nh3gcXXk0bJsc+N4f9t+Z4KJkW2HPWF7+nECAGCm+M&#10;EH4cCbCKLKJZ30B22D0DTattYqHJ/to3B1S8wtyeCJbwjXW3QmHnse2dddhQRQYS9nPWoV4B83lT&#10;w2h/PCExmZGuNsXeYNQbfIjIKiYtwXJ17nov494IvYDFHxxNehvvaDxwBLD3wFjZY+U72YEFiTC/&#10;NmMcKK2sn4kVAOsnCTyAkU/sFVuIfWwb7nQhDOzD401oKIFNuA4tqZnzyHwIL5I2pciD/9CorVgp&#10;VLmjaYUgz9paDq1C1w9QBTXc8AFgywQBg3qsg4JKdVPVNZaglh7KPF7MkRur6irzSo/GmmJ9WRuy&#10;ZX7H488nA84OzGCXygydlYJl153sWFUHGexr4BZ2SmhVvyFsslbZI7StUeHlgJcOhFKZJ0paeDVS&#10;an9tmBGU1F8kTN5iNJ1Cqzk8TGdnYziYoWY91DDJwVVKHYXCe/HShadpo01VlBBphOlK9RnWbF75&#10;7kZ8AVV3gOFHab/9cC3CewFfDx6k4RlvPL/Ay98AAAD//wMAUEsDBBQABgAIAAAAIQAZFXvG2gAA&#10;AAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9PS8NAEMXvgt9hGcGb3cTiv5hNKUU9FaGtIN6m2WkS&#10;mp0N2W2SfntHL3oZeLzHm9/LF5Nr1UB9aDwbSGcJKOLS24YrAx+715tHUCEiW2w9k4EzBVgUlxc5&#10;ZtaPvKFhGyslJRwyNFDH2GVah7Imh2HmO2LxDr53GEX2lbY9jlLuWn2bJPfaYcPyocaOVjWVx+3J&#10;GXgbcVzO05dhfTyszl+7u/fPdUrGXF9Ny2dQkab4F4YffEGHQpj2/sQ2qNaADIm/V7yn+YPIvYQS&#10;0EWu/7MX3wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGOpB0IgMAAMkHAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAZFXvG2gAAAAMBAAAPAAAA&#10;AAAAAAAAAAAAAHwFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAgwYAAAAA&#10;">
+              <v:group w14:anchorId="053347EB" id="Group 12" o:spid="_x0000_s1026" alt="&quot;&quot;" style="width:468.5pt;height:.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="9370,10" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGOpB0IgMAAMkHAAAOAAAAZHJzL2Uyb0RvYy54bWysVdtu2zAMfR+wfxD0uKG1c+1i1CmG3jCg&#10;2wo0+wBFli+YLWmSEqf9+lGUnTrpigHd8hBQJkUeHl50frFrarIVxlZKpnR0GlMiJFdZJYuU/ljd&#10;nHyixDomM1YrKVL6KCy9WL5/d97qRIxVqepMGAJOpE1andLSOZ1EkeWlaJg9VVpIUObKNMzB0RRR&#10;ZlgL3ps6GsfxPGqVybRRXFgLX6+Cki7Rf54L7r7nuRWO1CkFbA7/Df6v/X+0PGdJYZguK97BYG9A&#10;0bBKQtC9qyvmGNmY6oWrpuJGWZW7U66aSOV5xQXmANmM4qNsbo3aaMylSNpC72kCao94erNb/m17&#10;a/SDvjcBPYh3iv+0wEvU6iIZ6v25CMZk3X5VGdSTbZzCxHe5abwLSInskN/HPb9i5wiHj7PFdLGY&#10;QRk46OYTkJB+XkKNXlzi5XV3bTE56+6M8EbEkhANEXaIfMU7eEEE5PeGVBl05ZQSyRpAi4SS0cTH&#10;Pc7O1+5/ZT+jBDKchfT67BeTeZfG+CjvA/Nh3gcXXk0bJsc+N4f9t+Z4KJkW2HPWF7+nECAGCm+M&#10;EH4cCbCKLKJZ30B22D0DTattYqHJ/to3B1S8wtyeCJbwjXW3QmHnse2dddhQRQYS9nPWoV4B83lT&#10;w2h/PCExmZGuNsXeYNQbfIjIKiYtwXJ17nov494IvYDFHxxNehvvaDxwBLD3wFjZY+U72YEFiTC/&#10;NmMcKK2sn4kVAOsnCTyAkU/sFVuIfWwb7nQhDOzD401oKIFNuA4tqZnzyHwIL5I2pciD/9CorVgp&#10;VLmjaYUgz9paDq1C1w9QBTXc8AFgywQBg3qsg4JKdVPVNZaglh7KPF7MkRur6irzSo/GmmJ9WRuy&#10;ZX7H488nA84OzGCXygydlYJl153sWFUHGexr4BZ2SmhVvyFsslbZI7StUeHlgJcOhFKZJ0paeDVS&#10;an9tmBGU1F8kTN5iNJ1Cqzk8TGdnYziYoWY91DDJwVVKHYXCe/HShadpo01VlBBphOlK9RnWbF75&#10;7kZ8AVV3gOFHab/9cC3CewFfDx6k4RlvPL/Ay98AAAD//wMAUEsDBBQABgAIAAAAIQAZFXvG2gAA&#10;AAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9PS8NAEMXvgt9hGcGb3cTiv5hNKUU9FaGtIN6m2WkS&#10;mp0N2W2SfntHL3oZeLzHm9/LF5Nr1UB9aDwbSGcJKOLS24YrAx+715tHUCEiW2w9k4EzBVgUlxc5&#10;ZtaPvKFhGyslJRwyNFDH2GVah7Imh2HmO2LxDr53GEX2lbY9jlLuWn2bJPfaYcPyocaOVjWVx+3J&#10;GXgbcVzO05dhfTyszl+7u/fPdUrGXF9Ny2dQkab4F4YffEGHQpj2/sQ2qNaADIm/V7yn+YPIvYQS&#10;0EWu/7MX3wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGOpB0IgMAAMkHAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAZFXvG2gAAAAMBAAAPAAAA&#10;AAAAAAAAAAAAAHwFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAgwYAAAAA&#10;">
                 <v:group id="Group 13" o:spid="_x0000_s1027" style="position:absolute;left:5;top:5;width:9360;height:2" coordorigin="5,5" coordsize="9360,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCSBsQZwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L+x/CLHjTtLsqS9coIq54EEFdEG9DM7bFZlKa2NZ/bwTB2zze50znnSlFQ7UrLCuIhxEI4tTq&#10;gjMF/8e/wQ8I55E1lpZJwZ0czGcfvSkm2ra8p+bgMxFC2CWoIPe+SqR0aU4G3dBWxIG72NqgD7DO&#10;pK6xDeGmlF9RNJEGCw4NOVa0zCm9Hm5GwbrFdvEdr5rt9bK8n4/j3Wkbk1L9z27xC8JT59/il3uj&#10;w/wRPH8JB8jZAwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJIGxBnBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;">
                   <v:shape id="Freeform 14" o:spid="_x0000_s1028" style="position:absolute;left:5;top:5;width:9360;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="9360,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDuAUVgxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0L/odlBC+iGwWLpK5SK6JFKTW29Dpkp0lsdjZmtxr767tCwds83udM540pxZlqV1hWMBxEIIhT&#10;qwvOFLwfVv0JCOeRNZaWScGVHMxn7dYUY20vvKdz4jMRQtjFqCD3voqldGlOBt3AVsSB+7K1QR9g&#10;nUld4yWEm1KOouhBGiw4NORY0XNO6XfyYxQkvfVy/Db6/Vi+fG4n2fG0O70udkp1O83TIwhPjb+L&#10;/90bHeaP4fZLOEDO/gAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDuAUVgxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l9360,e" filled="f" strokeweight=".48pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;9360,0" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <w10:anchorlock/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="29746FCD" w14:textId="77777777" w:rsidR="00D73456" w:rsidRDefault="00D73456" w:rsidP="00D73456">
       <w:pPr>
         <w:spacing w:line="186" w:lineRule="exact"/>
         <w:ind w:left="1186" w:right="1066"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2418,54 +2424,60 @@
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5EC292AD" w14:textId="77777777" w:rsidR="00D73456" w:rsidRDefault="00D73456" w:rsidP="00D73456">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:ind w:left="335"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="56C3904A" wp14:editId="27835C4C">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="56C3904A" wp14:editId="7A2748F7">
                 <wp:extent cx="5949950" cy="6350"/>
                 <wp:effectExtent l="6350" t="9525" r="6350" b="3175"/>
-                <wp:docPr id="10" name="Group 9"/>
+                <wp:docPr id="10" name="Group 9">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
                       <wpg:grpSpPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5949950" cy="6350"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="9370" cy="10"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wpg:grpSp>
                         <wpg:cNvPr id="11" name="Group 10"/>
                         <wpg:cNvGrpSpPr>
                           <a:grpSpLocks/>
                         </wpg:cNvGrpSpPr>
                         <wpg:grpSpPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="5" y="5"/>
@@ -2523,51 +2535,51 @@
                               <a:tailEnd/>
                             </a:ln>
                             <a:extLst>
                               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                 <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                   <a:solidFill>
                                     <a:srgbClr val="FFFFFF"/>
                                   </a:solidFill>
                                 </a14:hiddenFill>
                               </a:ext>
                             </a:extLst>
                           </wps:spPr>
                           <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                       </wpg:grpSp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="05990FFF" id="Group 9" o:spid="_x0000_s1026" style="width:468.5pt;height:.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="9370,10" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAosei+IAMAAMkHAAAOAAAAZHJzL2Uyb0RvYy54bWysVclu2zAQvRfoPxA8tkjkJXZqIXJQZEOB&#10;tA0Q9wNoilpQiVRJ2nL69X0kJUd2GhRo64Mx1Axn3rxZeHG5qyuyFdqUSiZ0fDqiREiu0lLmCf22&#10;uj35QImxTKasUlIk9EkYerl8++aibWIxUYWqUqEJnEgTt01CC2ubOIoML0TNzKlqhIQyU7pmFked&#10;R6lmLbzXVTQZjeZRq3TaaMWFMfh6HZR06f1nmeD2a5YZYUmVUGCz/l/7/7X7j5YXLM41a4qSdzDY&#10;X6CoWSkRdO/qmllGNrp84aouuVZGZfaUqzpSWVZy4XNANuPRUTZ3Wm0an0set3mzpwnUHvH01275&#10;l+2dbh6bBx3QQ7xX/LsBL1Hb5PFQ7855MCbr9rNKUU+2sconvst07VwgJbLz/D7t+RU7Szg+zhZn&#10;i8UMZeDQzaeQPP28QI1eXOLFTXdtMT3v7oz9jYjFIZpH2CFyFe/gBRHIHzQpU3TlmBLJaqD1hJLg&#10;5Tg7V7v/lf2MEmQ4C+n12S+m8y6NyVHeB+bDvA8uvJo2Jsc8N4f5t+Z4LFgjfM8ZV/yewklP4a0W&#10;wo0jAauoXtt4s76BzLB7BhpnZtBkf+ybAypeYW5PBIv5xtg7oXznse29sWGeU0i+n9Ou8Cswn9UV&#10;Rvv9CRmRGelqk+8N0CPB4F1EViPSEl+uzl3vBSwMvMDiN46mvY1zNBk4Auy8B8aKHivfyQ4sJMLc&#10;2hz5gWqUcTOxArB+kuABRi6xV2wR+9g23OlCaOzD402oKcEmXIeWbJh1yFwIJ5I2oZ4H96FWW7FS&#10;XmWPphVBnrWVHFqFrh+gCmrccAGwZYLggzqsg4JKdVtWlS9BJR2U+Wgx99wYVZWpUzo0Rufrq0qT&#10;LXM73v9cMnB2YIZdKlPvrBAsvelky8oqyLCvwC12SmjV0NtrlT6hbbUKLwdeOgiF0j8pafFqJNT8&#10;2DAtKKk+SUzeYnx2hlaz/nA2O5/goIea9VDDJIerhFqKwjvxyoanadPoMi8QaezTleoj1mxWuu72&#10;+AKq7oDh99J++/m1iPcCXw8epOHZ33h+gZe/AAAA//8DAFBLAwQUAAYACAAAACEAGRV7xtoAAAAD&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPT0vDQBDF74LfYRnBm93E4r+YTSlFPRWhrSDeptlpEpqd&#10;Ddltkn57Ry96GXi8x5vfyxeTa9VAfWg8G0hnCSji0tuGKwMfu9ebR1AhIltsPZOBMwVYFJcXOWbW&#10;j7yhYRsrJSUcMjRQx9hlWoeyJodh5jti8Q6+dxhF9pW2PY5S7lp9myT32mHD8qHGjlY1lcftyRl4&#10;G3FcztOXYX08rM5fu7v3z3VKxlxfTctnUJGm+BeGH3xBh0KY9v7ENqjWgAyJv1e8p/mDyL2EEtBF&#10;rv+zF98AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAKLHoviADAADJBwAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAGRV7xtoAAAADAQAADwAAAAAA&#10;AAAAAAAAAAB6BQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAIEGAAAAAA==&#10;">
+              <v:group w14:anchorId="579A08CE" id="Group 9" o:spid="_x0000_s1026" alt="&quot;&quot;" style="width:468.5pt;height:.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="9370,10" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAosei+IAMAAMkHAAAOAAAAZHJzL2Uyb0RvYy54bWysVclu2zAQvRfoPxA8tkjkJXZqIXJQZEOB&#10;tA0Q9wNoilpQiVRJ2nL69X0kJUd2GhRo64Mx1Axn3rxZeHG5qyuyFdqUSiZ0fDqiREiu0lLmCf22&#10;uj35QImxTKasUlIk9EkYerl8++aibWIxUYWqUqEJnEgTt01CC2ubOIoML0TNzKlqhIQyU7pmFked&#10;R6lmLbzXVTQZjeZRq3TaaMWFMfh6HZR06f1nmeD2a5YZYUmVUGCz/l/7/7X7j5YXLM41a4qSdzDY&#10;X6CoWSkRdO/qmllGNrp84aouuVZGZfaUqzpSWVZy4XNANuPRUTZ3Wm0an0set3mzpwnUHvH01275&#10;l+2dbh6bBx3QQ7xX/LsBL1Hb5PFQ7855MCbr9rNKUU+2sconvst07VwgJbLz/D7t+RU7Szg+zhZn&#10;i8UMZeDQzaeQPP28QI1eXOLFTXdtMT3v7oz9jYjFIZpH2CFyFe/gBRHIHzQpU3TlmBLJaqD1hJLg&#10;5Tg7V7v/lf2MEmQ4C+n12S+m8y6NyVHeB+bDvA8uvJo2Jsc8N4f5t+Z4LFgjfM8ZV/yewklP4a0W&#10;wo0jAauoXtt4s76BzLB7BhpnZtBkf+ybAypeYW5PBIv5xtg7oXznse29sWGeU0i+n9Ou8Cswn9UV&#10;Rvv9CRmRGelqk+8N0CPB4F1EViPSEl+uzl3vBSwMvMDiN46mvY1zNBk4Auy8B8aKHivfyQ4sJMLc&#10;2hz5gWqUcTOxArB+kuABRi6xV2wR+9g23OlCaOzD402oKcEmXIeWbJh1yFwIJ5I2oZ4H96FWW7FS&#10;XmWPphVBnrWVHFqFrh+gCmrccAGwZYLggzqsg4JKdVtWlS9BJR2U+Wgx99wYVZWpUzo0Rufrq0qT&#10;LXM73v9cMnB2YIZdKlPvrBAsvelky8oqyLCvwC12SmjV0NtrlT6hbbUKLwdeOgiF0j8pafFqJNT8&#10;2DAtKKk+SUzeYnx2hlaz/nA2O5/goIea9VDDJIerhFqKwjvxyoanadPoMi8QaezTleoj1mxWuu72&#10;+AKq7oDh99J++/m1iPcCXw8epOHZ33h+gZe/AAAA//8DAFBLAwQUAAYACAAAACEAGRV7xtoAAAAD&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPT0vDQBDF74LfYRnBm93E4r+YTSlFPRWhrSDeptlpEpqd&#10;Ddltkn57Ry96GXi8x5vfyxeTa9VAfWg8G0hnCSji0tuGKwMfu9ebR1AhIltsPZOBMwVYFJcXOWbW&#10;j7yhYRsrJSUcMjRQx9hlWoeyJodh5jti8Q6+dxhF9pW2PY5S7lp9myT32mHD8qHGjlY1lcftyRl4&#10;G3FcztOXYX08rM5fu7v3z3VKxlxfTctnUJGm+BeGH3xBh0KY9v7ENqjWgAyJv1e8p/mDyL2EEtBF&#10;rv+zF98AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAKLHoviADAADJBwAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAGRV7xtoAAAADAQAADwAAAAAA&#10;AAAAAAAAAAB6BQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAIEGAAAAAA==&#10;">
                 <v:group id="Group 10" o:spid="_x0000_s1027" style="position:absolute;left:5;top:5;width:9360;height:2" coordorigin="5,5" coordsize="9360,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCCcWeBwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X/A/LCL01mygtEl1DECs9SKFGEG9DdkyC2dmQ3Sbx33cLhd7m8T5nk02mFQP1rrGsIIliEMSl&#10;1Q1XCs7F+8sKhPPIGlvLpOBBDrLt7GmDqbYjf9Fw8pUIIexSVFB736VSurImgy6yHXHgbrY36APs&#10;K6l7HEO4aeUijt+kwYZDQ40d7Woq76dvo+Aw4pgvk/1wvN92j2vx+nk5JqTU83zK1yA8Tf5f/Of+&#10;0GF+Ar+/hAPk9gcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCCcWeBwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
                   <v:shape id="Freeform 11" o:spid="_x0000_s1028" style="position:absolute;left:5;top:5;width:9360;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="9360,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBh6N0UxgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9NS8NA&#10;EL0L/odlhF6k2TRgKbHboC1SxSA2tngdsmMSzc6m2bWN/fWuUPA2j/c582wwrThQ7xrLCiZRDIK4&#10;tLrhSsH27WE8A+E8ssbWMin4IQfZ4vJijqm2R97QofCVCCHsUlRQe9+lUrqyJoMush1x4D5sb9AH&#10;2FdS93gM4aaVSRxPpcGGQ0ONHS1rKr+Kb6OguF6vbl6T02719P48qz73+f7lPldqdDXc3YLwNPh/&#10;8dn9qMP8BP5+CQfIxS8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAYejdFMYAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m,l9360,e" filled="f" strokeweight=".48pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;9360,0" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <w10:anchorlock/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="6981EFEE" w14:textId="6514AC11" w:rsidR="00D73456" w:rsidRDefault="00D73456" w:rsidP="00D73456">
       <w:pPr>
         <w:spacing w:line="187" w:lineRule="exact"/>
         <w:ind w:left="1186" w:right="1066"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3404,62 +3416,62 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="04B673FF" w14:textId="77777777" w:rsidR="00D73456" w:rsidRDefault="00D73456" w:rsidP="00D73456">
       <w:pPr>
         <w:spacing w:before="5"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="75789B49" wp14:editId="2EEA2AE5">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="75789B49" wp14:editId="459872A6">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3028950</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>126365</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2559050" cy="1925782"/>
                 <wp:effectExtent l="0" t="0" r="12700" b="17780"/>
                 <wp:wrapNone/>
-                <wp:docPr id="2061016363" name="Rectangle 1"/>
+                <wp:docPr id="2061016363" name="Rectangle 1" descr="This is a designated location to Affix Corporate Seal"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2559050" cy="1925782"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="accent1">
                             <a:alpha val="0"/>
                           </a:schemeClr>
                         </a:solidFill>
                         <a:ln w="12700"/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent1">
                             <a:shade val="15000"/>
                           </a:schemeClr>
@@ -3469,51 +3481,51 @@
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="78EA889D" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:238.5pt;margin-top:9.95pt;width:201.5pt;height:151.65pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDoT3HifgIAAHsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9PGzEMfp+0/yHK+7gfogMqrqgCMU1C&#10;gAYTzyGXcJFycZakvXZ//Zzkeu2A7WHaS86J7c/2d7bPLza9JmvhvALT0OqopEQYDq0yLw39/nj9&#10;6ZQSH5hpmQYjGroVnl4sPn44H+xc1NCBboUjCGL8fLAN7UKw86LwvBM980dghUGlBNezgFf3UrSO&#10;DYje66Iuy8/FAK61DrjwHl+vspIuEr6Ugoc7Kb0IRDcUcwvpdOl8jmexOGfzF8dsp/iYBvuHLHqm&#10;DAadoK5YYGTl1BuoXnEHHmQ44tAXIKXiItWA1VTlq2oeOmZFqgXJ8Xaiyf8/WH67frD3DmkYrJ97&#10;FGMVG+n6+MX8yCaRtZ3IEptAOD7Ws9lZOUNOOeqqs3p2clpHOou9u3U+fBHQkyg01OHfSCSx9Y0P&#10;2XRnEqN50Kq9VlqnS+wAcakdWTP8d4xzYUKV3bXtWH5OPxAjpn6J1in+b0DakAETrE/KbLyvM0lh&#10;q0WMp803IYlqY2UpygT5NgHfsVbk52pWjrivk0iAEVliRRN2ruAP2JmS0T66itTBk3P5t8Sy8+SR&#10;IoMJk3OvDLj3ADTSOkbO9sjhATVRfIZ2e++Igzw/3vJrhb/0hvlwzxwODLYBLoFwh4fUgHzDKFHS&#10;gfv53nu0xz5GLSUDDmBD/Y8Vc4IS/dVgh59Vx8dxYtPleHZS48Udap4PNWbVXwL2SYXrxvIkRvug&#10;d6J00D/hrljGqKhihmPshvLgdpfLkBcDbhsulstkhlNqWbgxD5ZH8MhqbNnHzRNzduzrgCNxC7th&#10;ZfNX7Z1to6eB5SqAVKn397yOfOOEp+4dt1FcIYf3ZLXfmYtfAAAA//8DAFBLAwQUAAYACAAAACEA&#10;FTI+bOEAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXBB1mlY0DXEqhIQi&#10;9YBK4QPceJsE7HUau2n4e5YTHHdmNPum2EzOihGH0HlSMJ8lIJBqbzpqFHy8v9xnIELUZLT1hAq+&#10;McCmvL4qdG78hd5w3MdGcAmFXCtoY+xzKUPdotNh5nsk9o5+cDryOTTSDPrC5c7KNEkepNMd8YdW&#10;9/jcYv21PzsF28/qddweT6e7dDnVmFXzdFdZpW5vpqdHEBGn+BeGX3xGh5KZDv5MJgirYLla8ZbI&#10;xnoNggNZlrBwULBIFynIspD/J5Q/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOhPceJ+&#10;AgAAewUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABUy&#10;PmzhAAAACgEAAA8AAAAAAAAAAAAAAAAA2AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AADmBQAAAAA=&#10;" fillcolor="#4f81bd [3204]" strokecolor="#0a121c [484]" strokeweight="1pt">
+              <v:rect w14:anchorId="025F2D81" id="Rectangle 1" o:spid="_x0000_s1026" alt="This is a designated location to Affix Corporate Seal" style="position:absolute;margin-left:238.5pt;margin-top:9.95pt;width:201.5pt;height:151.65pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDoT3HifgIAAHsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9PGzEMfp+0/yHK+7gfogMqrqgCMU1C&#10;gAYTzyGXcJFycZakvXZ//Zzkeu2A7WHaS86J7c/2d7bPLza9JmvhvALT0OqopEQYDq0yLw39/nj9&#10;6ZQSH5hpmQYjGroVnl4sPn44H+xc1NCBboUjCGL8fLAN7UKw86LwvBM980dghUGlBNezgFf3UrSO&#10;DYje66Iuy8/FAK61DrjwHl+vspIuEr6Ugoc7Kb0IRDcUcwvpdOl8jmexOGfzF8dsp/iYBvuHLHqm&#10;DAadoK5YYGTl1BuoXnEHHmQ44tAXIKXiItWA1VTlq2oeOmZFqgXJ8Xaiyf8/WH67frD3DmkYrJ97&#10;FGMVG+n6+MX8yCaRtZ3IEptAOD7Ws9lZOUNOOeqqs3p2clpHOou9u3U+fBHQkyg01OHfSCSx9Y0P&#10;2XRnEqN50Kq9VlqnS+wAcakdWTP8d4xzYUKV3bXtWH5OPxAjpn6J1in+b0DakAETrE/KbLyvM0lh&#10;q0WMp803IYlqY2UpygT5NgHfsVbk52pWjrivk0iAEVliRRN2ruAP2JmS0T66itTBk3P5t8Sy8+SR&#10;IoMJk3OvDLj3ADTSOkbO9sjhATVRfIZ2e++Igzw/3vJrhb/0hvlwzxwODLYBLoFwh4fUgHzDKFHS&#10;gfv53nu0xz5GLSUDDmBD/Y8Vc4IS/dVgh59Vx8dxYtPleHZS48Udap4PNWbVXwL2SYXrxvIkRvug&#10;d6J00D/hrljGqKhihmPshvLgdpfLkBcDbhsulstkhlNqWbgxD5ZH8MhqbNnHzRNzduzrgCNxC7th&#10;ZfNX7Z1to6eB5SqAVKn397yOfOOEp+4dt1FcIYf3ZLXfmYtfAAAA//8DAFBLAwQUAAYACAAAACEA&#10;FTI+bOEAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXBB1mlY0DXEqhIQi&#10;9YBK4QPceJsE7HUau2n4e5YTHHdmNPum2EzOihGH0HlSMJ8lIJBqbzpqFHy8v9xnIELUZLT1hAq+&#10;McCmvL4qdG78hd5w3MdGcAmFXCtoY+xzKUPdotNh5nsk9o5+cDryOTTSDPrC5c7KNEkepNMd8YdW&#10;9/jcYv21PzsF28/qddweT6e7dDnVmFXzdFdZpW5vpqdHEBGn+BeGX3xGh5KZDv5MJgirYLla8ZbI&#10;xnoNggNZlrBwULBIFynIspD/J5Q/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOhPceJ+&#10;AgAAewUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABUy&#10;PmzhAAAACgEAAA8AAAAAAAAAAAAAAAAA2AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AADmBQAAAAA=&#10;" fillcolor="#4f81bd [3204]" strokecolor="#0a121c [484]" strokeweight="1pt">
                 <v:fill opacity="0"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="668CAB0B" w14:textId="77777777" w:rsidR="00D73456" w:rsidRDefault="00D73456" w:rsidP="00D73456">
       <w:pPr>
         <w:ind w:left="5040" w:firstLine="720"/>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00207B61">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>CORPORATE</w:t>
       </w:r>
       <w:r w:rsidRPr="00207B61">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
@@ -7153,54 +7165,60 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B206AB6" w14:textId="77777777" w:rsidR="00D73456" w:rsidRPr="00C31ED8" w:rsidRDefault="00D73456" w:rsidP="00D73456">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C31ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="687C51E7" wp14:editId="045F0C66">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="687C51E7" wp14:editId="2B5F8B49">
                 <wp:extent cx="6019800" cy="7620"/>
                 <wp:effectExtent l="10160" t="6350" r="8890" b="5080"/>
-                <wp:docPr id="7" name="Group 16"/>
+                <wp:docPr id="7" name="Group 16">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
                       <wpg:grpSpPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6019800" cy="7620"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="9480" cy="12"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wpg:grpSp>
                         <wpg:cNvPr id="8" name="Group 17"/>
                         <wpg:cNvGrpSpPr>
                           <a:grpSpLocks/>
                         </wpg:cNvGrpSpPr>
                         <wpg:grpSpPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="6" y="6"/>
@@ -7258,51 +7276,51 @@
                               <a:tailEnd/>
                             </a:ln>
                             <a:extLst>
                               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                 <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                   <a:solidFill>
                                     <a:srgbClr val="FFFFFF"/>
                                   </a:solidFill>
                                 </a14:hiddenFill>
                               </a:ext>
                             </a:extLst>
                           </wps:spPr>
                           <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                       </wpg:grpSp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="1A4F3855" id="Group 16" o:spid="_x0000_s1026" style="width:474pt;height:.6pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="9480,12" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDE2IgHJwMAAMcHAAAOAAAAZHJzL2Uyb0RvYy54bWysVdtu2zAMfR+wfxD0uKG1nWZOYtQtht4w&#10;oNsKNPsARZYvmCxpkhKn+/pRku06KYoB3fIQUCZFHh5edH65bznaMW0aKXKcnMYYMUFl0Ygqxz/W&#10;tydLjIwloiBcCpbjJ2bw5cX7d+edythM1pIXTCNwIkzWqRzX1qosigytWUvMqVRMgLKUuiUWjrqK&#10;Ck068N7yaBbHadRJXSgtKTMGvl4HJb7w/suSUfu9LA2ziOcYsFn/r/3/xv1HF+ckqzRRdUN7GOQN&#10;KFrSCAg6uromlqCtbl64ahuqpZGlPaWyjWRZNpT5HCCbJD7K5k7LrfK5VFlXqZEmoPaIpze7pd92&#10;d1o9qgcd0IN4L+lPA7xEnaqyqd6dq2CMNt1XWUA9ydZKn/i+1K1zASmhvef3aeSX7S2i8DGNk9Uy&#10;hjJQ0C3SWU8/raFGLy7R+qa/tpov+zvJzBUsIlmI5hH2iFzFe3hBBOQPGjVFjqEFBWkBrOcTJQvn&#10;5Dg5V7r/lXyKESSYhuYakl/NUwDiMvdJkGxM+8B8mvbBhVezhsExz71h/q03HmuimG8542rfM7ga&#10;GLzVjLlhRMkykOithvYx096ZaDplMgMt9teuOWDiFeJGHoDBrbF3TPq+I7t7Y8M0FyD5bi76uq+h&#10;fcqWw2B/PEExSlFfmmo0SAaDDxFax6hDvlq9u8HLbDDyXlbzxfylo7PBxjmaTRwB7GoARuoBK92L&#10;HixIiLilGftxUtK4iVgDsGGOwAMYucResYXYx7bhTh9CwzY83oMaI9iDm9CqiliHzIVwIupy7Hlw&#10;H1q5Y2vpVfZoViHIs5aLqVVo+gmqoIYbLoAf5TGowzopqJC3Dee+BFw4KIuzNPXcGMmbwikdGqOr&#10;zRXXaEfchvc/lww4OzCDTSoK76xmpLjpZUsaHmSw58AtbJTQqm5BmGwjiydoWy3DuwHvHAi11L8x&#10;6uDNyLH5tSWaYcS/CBi8VTKfu0fGH+afFrDgkJ5qNlMNERRc5dhiKLwTr2x4mLZKN1UNkRKfrpCf&#10;YcmWjetujy+g6g8w+14ad59fivBawNeD52h69jee39+LPwAAAP//AwBQSwMEFAAGAAgAAAAhALdw&#10;kabaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj09Lw0AQxe+C32EZwZvdpP6hxmxKKeqpCLaC&#10;eJtmp0lodjZkt0n67R296GXg8R5vfi9fTq5VA/Wh8WwgnSWgiEtvG64MfOxebhagQkS22HomA2cK&#10;sCwuL3LMrB/5nYZtrJSUcMjQQB1jl2kdypochpnviMU7+N5hFNlX2vY4Srlr9TxJHrTDhuVDjR2t&#10;ayqP25Mz8DriuLpNn4fN8bA+f+3u3z43KRlzfTWtnkBFmuJfGH7wBR0KYdr7E9ugWgMyJP5e8R7v&#10;FiL3EpqDLnL9n734BgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMTYiAcnAwAAxwcAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALdwkabaAAAAAwEA&#10;AA8AAAAAAAAAAAAAAAAAgQUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACIBgAAAAA=&#10;">
+              <v:group w14:anchorId="07D4E293" id="Group 16" o:spid="_x0000_s1026" alt="&quot;&quot;" style="width:474pt;height:.6pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="9480,12" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDE2IgHJwMAAMcHAAAOAAAAZHJzL2Uyb0RvYy54bWysVdtu2zAMfR+wfxD0uKG1nWZOYtQtht4w&#10;oNsKNPsARZYvmCxpkhKn+/pRku06KYoB3fIQUCZFHh5edH65bznaMW0aKXKcnMYYMUFl0Ygqxz/W&#10;tydLjIwloiBcCpbjJ2bw5cX7d+edythM1pIXTCNwIkzWqRzX1qosigytWUvMqVRMgLKUuiUWjrqK&#10;Ck068N7yaBbHadRJXSgtKTMGvl4HJb7w/suSUfu9LA2ziOcYsFn/r/3/xv1HF+ckqzRRdUN7GOQN&#10;KFrSCAg6uromlqCtbl64ahuqpZGlPaWyjWRZNpT5HCCbJD7K5k7LrfK5VFlXqZEmoPaIpze7pd92&#10;d1o9qgcd0IN4L+lPA7xEnaqyqd6dq2CMNt1XWUA9ydZKn/i+1K1zASmhvef3aeSX7S2i8DGNk9Uy&#10;hjJQ0C3SWU8/raFGLy7R+qa/tpov+zvJzBUsIlmI5hH2iFzFe3hBBOQPGjVFjqEFBWkBrOcTJQvn&#10;5Dg5V7r/lXyKESSYhuYakl/NUwDiMvdJkGxM+8B8mvbBhVezhsExz71h/q03HmuimG8542rfM7ga&#10;GLzVjLlhRMkykOithvYx096ZaDplMgMt9teuOWDiFeJGHoDBrbF3TPq+I7t7Y8M0FyD5bi76uq+h&#10;fcqWw2B/PEExSlFfmmo0SAaDDxFax6hDvlq9u8HLbDDyXlbzxfylo7PBxjmaTRwB7GoARuoBK92L&#10;HixIiLilGftxUtK4iVgDsGGOwAMYucResYXYx7bhTh9CwzY83oMaI9iDm9CqiliHzIVwIupy7Hlw&#10;H1q5Y2vpVfZoViHIs5aLqVVo+gmqoIYbLoAf5TGowzopqJC3Dee+BFw4KIuzNPXcGMmbwikdGqOr&#10;zRXXaEfchvc/lww4OzCDTSoK76xmpLjpZUsaHmSw58AtbJTQqm5BmGwjiydoWy3DuwHvHAi11L8x&#10;6uDNyLH5tSWaYcS/CBi8VTKfu0fGH+afFrDgkJ5qNlMNERRc5dhiKLwTr2x4mLZKN1UNkRKfrpCf&#10;YcmWjetujy+g6g8w+14ad59fivBawNeD52h69jee39+LPwAAAP//AwBQSwMEFAAGAAgAAAAhALdw&#10;kabaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj09Lw0AQxe+C32EZwZvdpP6hxmxKKeqpCLaC&#10;eJtmp0lodjZkt0n67R296GXg8R5vfi9fTq5VA/Wh8WwgnSWgiEtvG64MfOxebhagQkS22HomA2cK&#10;sCwuL3LMrB/5nYZtrJSUcMjQQB1jl2kdypochpnviMU7+N5hFNlX2vY4Srlr9TxJHrTDhuVDjR2t&#10;ayqP25Mz8DriuLpNn4fN8bA+f+3u3z43KRlzfTWtnkBFmuJfGH7wBR0KYdr7E9ugWgMyJP5e8R7v&#10;FiL3EpqDLnL9n734BgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMTYiAcnAwAAxwcAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALdwkabaAAAAAwEA&#10;AA8AAAAAAAAAAAAAAAAAgQUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACIBgAAAAA=&#10;">
                 <v:group id="Group 17" o:spid="_x0000_s1027" style="position:absolute;left:6;top:6;width:9468;height:2" coordorigin="6,6" coordsize="9468,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDT2Cy2wQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LasJA&#10;FN0X/IfhCt3VSVoqEh2DiJUuQsEHiLtL5pqEZO6EzJjH33cWhS4P571JR9OInjpXWVYQLyIQxLnV&#10;FRcKrpevtxUI55E1NpZJwUQO0u3sZYOJtgOfqD/7QoQQdgkqKL1vEyldXpJBt7AtceAetjPoA+wK&#10;qTscQrhp5HsULaXBikNDiS3tS8rr89MoOA447D7iQ5/Vj/10v3z+3LKYlHqdj7s1CE+j/xf/ub+1&#10;grA1XAk3QG5/AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANPYLLbBAAAA2gAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;">
                   <v:shape id="Freeform 18" o:spid="_x0000_s1028" style="position:absolute;left:6;top:6;width:9468;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="9468,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAKTP5AwwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasMw&#10;EITvgbyD2EAvIZFTnJC6UUIptLjHOLnktpG2tqm1Mpb807evCoUeh5n5hjmcJtuIgTpfO1awWScg&#10;iLUzNZcKrpe31R6ED8gGG8ek4Js8nI7z2QEz40Y+01CEUkQI+wwVVCG0mZReV2TRr11LHL1P11kM&#10;UXalNB2OEW4b+ZgkO2mx5rhQYUuvFemvorcK3tOmzOXmuqThQ1qd9jd9d1ulHhbTyzOIQFP4D/+1&#10;c6PgCX6vxBsgjz8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEACkz+QMMAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l9468,e" filled="f" strokeweight=".58pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;9468,0" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <w10:anchorlock/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="35AAB643" w14:textId="77777777" w:rsidR="00D73456" w:rsidRPr="00C31ED8" w:rsidRDefault="00D73456" w:rsidP="00D73456">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:ind w:left="106"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="711F02A0" w14:textId="5D4568B9" w:rsidR="00D73456" w:rsidRPr="00C31ED8" w:rsidRDefault="00D73456" w:rsidP="0019312D">
       <w:pPr>
@@ -7395,54 +7413,60 @@
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="490AA477" w14:textId="77777777" w:rsidR="00D73456" w:rsidRPr="00C31ED8" w:rsidRDefault="00D73456" w:rsidP="00D73456">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:ind w:left="106"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C31ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4D6B53BC" wp14:editId="2978335B">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4D6B53BC" wp14:editId="449DDFC7">
                 <wp:extent cx="6019800" cy="7620"/>
                 <wp:effectExtent l="10160" t="5080" r="8890" b="6350"/>
-                <wp:docPr id="16" name="Group 13"/>
+                <wp:docPr id="16" name="Group 13">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
                       <wpg:grpSpPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6019800" cy="7620"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="9480" cy="12"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wpg:grpSp>
                         <wpg:cNvPr id="17" name="Group 14"/>
                         <wpg:cNvGrpSpPr>
                           <a:grpSpLocks/>
                         </wpg:cNvGrpSpPr>
                         <wpg:grpSpPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="6" y="6"/>
@@ -7500,51 +7524,51 @@
                               <a:tailEnd/>
                             </a:ln>
                             <a:extLst>
                               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                 <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                   <a:solidFill>
                                     <a:srgbClr val="FFFFFF"/>
                                   </a:solidFill>
                                 </a14:hiddenFill>
                               </a:ext>
                             </a:extLst>
                           </wps:spPr>
                           <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                       </wpg:grpSp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="1BECD1BF" id="Group 13" o:spid="_x0000_s1026" style="width:474pt;height:.6pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="9480,12" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBOWK+3KAMAAMkHAAAOAAAAZHJzL2Uyb0RvYy54bWysVdtu2zAMfR+wfxD0uGG1naZOY9Qpht4w&#10;oNsKNPsARZYvmCxpkhKn+/pRku06KYoB3fIQUCZFnsObLi73LUc7pk0jRY6TkxgjJqgsGlHl+Mf6&#10;9tM5RsYSURAuBcvxEzP4cvX+3UWnMjaTteQF0wicCJN1Kse1tSqLIkNr1hJzIhUToCylbomFo66i&#10;QpMOvLc8msVxGnVSF0pLyoyBr9dBiVfef1kyar+XpWEW8RwDNuv/tf/fuP9odUGyShNVN7SHQd6A&#10;oiWNgKCjq2tiCdrq5oWrtqFaGlnaEyrbSJZlQ5nnAGyS+IjNnZZb5blUWVepMU2Q2qM8vdkt/ba7&#10;0+pRPeiAHsR7SX8ayEvUqSqb6t25CsZo032VBdSTbK30xPelbp0LoIT2Pr9PY37Z3iIKH9M4WZ7H&#10;UAYKukU669NPa6jRi0u0vumvLefn/Z1k5goWkSxE8wh7RK7iPbwgAvIHjZoCunKBkSAtoPUJRcnc&#10;eTlm52r3v9inGAHDNHTXwH45T2EYHHXPgmQj7wPzKe+DC6/Shskxz81h/q05HmuimO8544o/pBCQ&#10;hxTeasbcOKLkLGTRmw0NZKbdM9F0ymQGmuyvfXOQilcyNyYCUrg19o5J33lkd29smOcCJN/PRY96&#10;DQ1UthxG++MnFKMU9bWpRoNkMPgQoXWMOuTL1bsbvMwGI+9lOV/MXzo6HWyco9nEEcCuBmCkHrDS&#10;vejBgoSIW5uxHygljZuJNQAbJgk8gJEj9ootxD62DXf6EBr24fEm1BjBJtyEXlXEOmQuhBNRl2Of&#10;B/ehlTu2ll5lj6YVgjxruZhaha6foApquOEC+GEegzqsk4IKedtw7kvAhYOyOE1TnxsjeVM4pUNj&#10;dLW54hrtiNvx/ufIgLMDM9ilovDOakaKm162pOFBBnsOuYWdElrVbQiTbWTxBG2rZXg54KUDoZb6&#10;N0YdvBo5Nr+2RDOM+BcBk7dM5nP3zPjD/GwBKw7pqWYz1RBBwVWOLYbCO/HKhqdpq3RT1RAp8XSF&#10;/Axrtmxcd3t8AVV/gOH30rj9/FqE9wK+HjxI07O/8fwCr/4AAAD//wMAUEsDBBQABgAIAAAAIQC3&#10;cJGm2gAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9PS8NAEMXvgt9hGcGb3aT+ocZsSinqqQi2&#10;gnibZqdJaHY2ZLdJ+u0dvehl4PEeb34vX06uVQP1ofFsIJ0loIhLbxuuDHzsXm4WoEJEtth6JgNn&#10;CrAsLi9yzKwf+Z2GbayUlHDI0EAdY5dpHcqaHIaZ74jFO/jeYRTZV9r2OEq5a/U8SR60w4blQ40d&#10;rWsqj9uTM/A64ri6TZ+HzfGwPn/t7t8+NykZc301rZ5ARZriXxh+8AUdCmHa+xPboFoDMiT+XvEe&#10;7xYi9xKagy5y/Z+9+AYAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBOWK+3KAMAAMkHAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQC3cJGm2gAAAAMB&#10;AAAPAAAAAAAAAAAAAAAAAIIFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAiQYAAAAA&#10;">
+              <v:group w14:anchorId="0CC395D0" id="Group 13" o:spid="_x0000_s1026" alt="&quot;&quot;" style="width:474pt;height:.6pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="9480,12" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBOWK+3KAMAAMkHAAAOAAAAZHJzL2Uyb0RvYy54bWysVdtu2zAMfR+wfxD0uGG1naZOY9Qpht4w&#10;oNsKNPsARZYvmCxpkhKn+/pRku06KYoB3fIQUCZFnsObLi73LUc7pk0jRY6TkxgjJqgsGlHl+Mf6&#10;9tM5RsYSURAuBcvxEzP4cvX+3UWnMjaTteQF0wicCJN1Kse1tSqLIkNr1hJzIhUToCylbomFo66i&#10;QpMOvLc8msVxGnVSF0pLyoyBr9dBiVfef1kyar+XpWEW8RwDNuv/tf/fuP9odUGyShNVN7SHQd6A&#10;oiWNgKCjq2tiCdrq5oWrtqFaGlnaEyrbSJZlQ5nnAGyS+IjNnZZb5blUWVepMU2Q2qM8vdkt/ba7&#10;0+pRPeiAHsR7SX8ayEvUqSqb6t25CsZo032VBdSTbK30xPelbp0LoIT2Pr9PY37Z3iIKH9M4WZ7H&#10;UAYKukU669NPa6jRi0u0vumvLefn/Z1k5goWkSxE8wh7RK7iPbwgAvIHjZoCunKBkSAtoPUJRcnc&#10;eTlm52r3v9inGAHDNHTXwH45T2EYHHXPgmQj7wPzKe+DC6/Shskxz81h/q05HmuimO8544o/pBCQ&#10;hxTeasbcOKLkLGTRmw0NZKbdM9F0ymQGmuyvfXOQilcyNyYCUrg19o5J33lkd29smOcCJN/PRY96&#10;DQ1UthxG++MnFKMU9bWpRoNkMPgQoXWMOuTL1bsbvMwGI+9lOV/MXzo6HWyco9nEEcCuBmCkHrDS&#10;vejBgoSIW5uxHygljZuJNQAbJgk8gJEj9ootxD62DXf6EBr24fEm1BjBJtyEXlXEOmQuhBNRl2Of&#10;B/ehlTu2ll5lj6YVgjxruZhaha6foApquOEC+GEegzqsk4IKedtw7kvAhYOyOE1TnxsjeVM4pUNj&#10;dLW54hrtiNvx/ufIgLMDM9ilovDOakaKm162pOFBBnsOuYWdElrVbQiTbWTxBG2rZXg54KUDoZb6&#10;N0YdvBo5Nr+2RDOM+BcBk7dM5nP3zPjD/GwBKw7pqWYz1RBBwVWOLYbCO/HKhqdpq3RT1RAp8XSF&#10;/Axrtmxcd3t8AVV/gOH30rj9/FqE9wK+HjxI07O/8fwCr/4AAAD//wMAUEsDBBQABgAIAAAAIQC3&#10;cJGm2gAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9PS8NAEMXvgt9hGcGb3aT+ocZsSinqqQi2&#10;gnibZqdJaHY2ZLdJ+u0dvehl4PEeb34vX06uVQP1ofFsIJ0loIhLbxuuDHzsXm4WoEJEtth6JgNn&#10;CrAsLi9yzKwf+Z2GbayUlHDI0EAdY5dpHcqaHIaZ74jFO/jeYRTZV9r2OEq5a/U8SR60w4blQ40d&#10;rWsqj9uTM/A64ri6TZ+HzfGwPn/t7t8+NykZc301rZ5ARZriXxh+8AUdCmHa+xPboFoDMiT+XvEe&#10;7xYi9xKagy5y/Z+9+AYAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBOWK+3KAMAAMkHAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQC3cJGm2gAAAAMB&#10;AAAPAAAAAAAAAAAAAAAAAIIFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAiQYAAAAA&#10;">
                 <v:group id="Group 14" o:spid="_x0000_s1027" style="position:absolute;left:6;top:6;width:9468;height:2" coordorigin="6,6" coordsize="9468,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBi1FpuwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L+x/CLHjTtLuoS9coIq54EEFdEG9DM7bFZlKa2NZ/bwTB2zze50znnSlFQ7UrLCuIhxEI4tTq&#10;gjMF/8e/wQ8I55E1lpZJwZ0czGcfvSkm2ra8p+bgMxFC2CWoIPe+SqR0aU4G3dBWxIG72NqgD7DO&#10;pK6xDeGmlF9RNJYGCw4NOVa0zCm9Hm5GwbrFdvEdr5rt9bK8n4+j3Wkbk1L9z27xC8JT59/il3uj&#10;w/wJPH8JB8jZAwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGLUWm7BAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;">
                   <v:shape id="Freeform 15" o:spid="_x0000_s1028" style="position:absolute;left:6;top:6;width:9468;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="9468,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQByKqE+wwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;EIXvQv/DMgUvUjcWlZK6ShEselRz6W26O01Cs7Mhu8b4752D4G2G9+a9b1abwTeqpy7WgQ3Mphko&#10;YhtczaWB4rx7+wAVE7LDJjAZuFGEzfpltMLchSsfqT+lUkkIxxwNVCm1udbRVuQxTkNLLNpf6Dwm&#10;WbtSuw6vEu4b/Z5lS+2xZmmosKVtRfb/dPEGvudNudezYkL9QXs7v/zY37AwZvw6fH2CSjSkp/lx&#10;vXeCL7Dyiwyg13cAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAciqhPsMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l9468,e" filled="f" strokeweight=".58pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;9468,0" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <w10:anchorlock/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="38545308" w14:textId="4ACF677C" w:rsidR="00D73456" w:rsidRPr="00C31ED8" w:rsidRDefault="00D73456" w:rsidP="00D73456">
       <w:pPr>
         <w:spacing w:line="185" w:lineRule="exact"/>
         <w:ind w:left="3915" w:right="3918"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C31ED8">
         <w:rPr>
@@ -7570,114 +7594,105 @@
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="004070F3" w:rsidRPr="00C31ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>requalified</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16021FAB" w14:textId="77777777" w:rsidR="00D73456" w:rsidRDefault="00D73456" w:rsidP="00D73456">
       <w:pPr>
         <w:spacing w:before="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="PlainTable5"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4764"/>
         <w:gridCol w:w="4816"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D73456" w14:paraId="232E7FFE" w14:textId="77777777" w:rsidTr="007A5FE7">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00D73456" w14:paraId="232E7FFE" w14:textId="77777777" w:rsidTr="007D58A9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4764" w:type="dxa"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6A859AB7" w14:textId="77777777" w:rsidR="00D73456" w:rsidRDefault="00D73456" w:rsidP="0023439F">
             <w:pPr>
               <w:spacing w:before="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">__________________________________ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4816" w:type="dxa"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="228D5625" w14:textId="77777777" w:rsidR="00D73456" w:rsidRDefault="00D73456" w:rsidP="0023439F">
             <w:pPr>
               <w:spacing w:before="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>______________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D73456" w14:paraId="58971C81" w14:textId="77777777" w:rsidTr="007A5FE7">
+      <w:tr w:rsidR="00D73456" w14:paraId="58971C81" w14:textId="77777777" w:rsidTr="007D58A9">
         <w:trPr>
           <w:trHeight w:val="306"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4764" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="49F0EFBE" w14:textId="61A3C9D9" w:rsidR="00D73456" w:rsidRPr="004070F3" w:rsidRDefault="00D73456" w:rsidP="0023439F">
             <w:pPr>
               <w:spacing w:before="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004070F3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Si</w:t>
             </w:r>
@@ -7702,133 +7717,133 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4816" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3B2A15E7" w14:textId="77777777" w:rsidR="00D73456" w:rsidRPr="004070F3" w:rsidRDefault="00D73456" w:rsidP="0023439F">
             <w:pPr>
               <w:spacing w:before="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004070F3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Signature of Partner</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D73456" w14:paraId="4145F187" w14:textId="77777777" w:rsidTr="007A5FE7">
+      <w:tr w:rsidR="00D73456" w14:paraId="4145F187" w14:textId="77777777" w:rsidTr="007D58A9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="382D55AF" w14:textId="77777777" w:rsidR="00D73456" w:rsidRPr="00387F4B" w:rsidRDefault="00D73456" w:rsidP="0023439F">
             <w:pPr>
               <w:spacing w:before="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3E3CE5BA" w14:textId="77777777" w:rsidR="00D73456" w:rsidRPr="00387F4B" w:rsidRDefault="00D73456" w:rsidP="0023439F">
             <w:pPr>
               <w:spacing w:before="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004070F3" w14:paraId="15899AEB" w14:textId="77777777" w:rsidTr="007A5FE7">
+      <w:tr w:rsidR="004070F3" w14:paraId="15899AEB" w14:textId="77777777" w:rsidTr="007D58A9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4764" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="334FA388" w14:textId="5AC03341" w:rsidR="004070F3" w:rsidRPr="00387F4B" w:rsidRDefault="004070F3" w:rsidP="004070F3">
             <w:pPr>
               <w:spacing w:before="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">__________________________________ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4816" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="114169EE" w14:textId="3C5A743C" w:rsidR="004070F3" w:rsidRPr="00387F4B" w:rsidRDefault="004070F3" w:rsidP="004070F3">
             <w:pPr>
               <w:spacing w:before="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>______________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004070F3" w:rsidRPr="004070F3" w14:paraId="7B5C8B2B" w14:textId="77777777" w:rsidTr="007A5FE7">
+      <w:tr w:rsidR="004070F3" w:rsidRPr="004070F3" w14:paraId="7B5C8B2B" w14:textId="77777777" w:rsidTr="007D58A9">
         <w:trPr>
           <w:trHeight w:val="253"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5B08D979" w14:textId="1DCDA345" w:rsidR="004070F3" w:rsidRPr="004070F3" w:rsidRDefault="004070F3" w:rsidP="004070F3">
             <w:pPr>
               <w:spacing w:before="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004070F3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Print</w:t>
@@ -11721,54 +11736,60 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="43285902" w14:textId="77777777" w:rsidR="00D73456" w:rsidRDefault="00D73456" w:rsidP="00D73456">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:ind w:left="214"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0356FEA8" wp14:editId="3B742948">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0356FEA8" wp14:editId="5DB96B0C">
                 <wp:extent cx="5951220" cy="7620"/>
                 <wp:effectExtent l="5715" t="9525" r="5715" b="1905"/>
-                <wp:docPr id="25" name="Group 22"/>
+                <wp:docPr id="25" name="Group 22">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
                       <wpg:grpSpPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5951220" cy="7620"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="9372" cy="12"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wpg:grpSp>
                         <wpg:cNvPr id="26" name="Group 23"/>
                         <wpg:cNvGrpSpPr>
                           <a:grpSpLocks/>
                         </wpg:cNvGrpSpPr>
                         <wpg:grpSpPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="6" y="6"/>
@@ -11826,51 +11847,51 @@
                               <a:tailEnd/>
                             </a:ln>
                             <a:extLst>
                               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                 <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                   <a:solidFill>
                                     <a:srgbClr val="FFFFFF"/>
                                   </a:solidFill>
                                 </a14:hiddenFill>
                               </a:ext>
                             </a:extLst>
                           </wps:spPr>
                           <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                       </wpg:grpSp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="5FC64551" id="Group 22" o:spid="_x0000_s1026" style="width:468.6pt;height:.6pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="9372,12" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkv49FIwMAAMkHAAAOAAAAZHJzL2Uyb0RvYy54bWysVdtu2zAMfR+wfxD0uKF14rTJYtQpht4w&#10;oNsKNPsARZYvmC1pkhKn+/pRlO066YoB2/IQUCZFHh5edHG5b2qyE8ZWSqZ0ejqhREiuskoWKf22&#10;vj35QIl1TGasVlKk9ElYerl6++ai1YmIVanqTBgCTqRNWp3S0jmdRJHlpWiYPVVaSFDmyjTMwdEU&#10;UWZYC96bOoonk3nUKpNpo7iwFr5eByVdof88F9x9zXMrHKlTCtgc/hv83/j/aHXBksIwXVa8g8H+&#10;AkXDKglBB1fXzDGyNdULV03FjbIqd6dcNZHK84oLzAGymU6OsrkzaqsxlyJpCz3QBNQe8fTXbvmX&#10;3Z3Rj/rBBPQg3iv+3QIvUauLZKz35yIYk037WWVQT7Z1ChPf56bxLiAlskd+nwZ+xd4RDh/Pl+fT&#10;OIYycNAt5iAh/byEGr24xMub7tpytojDnWnsb0QsCdEQYYfIV7yDF0RA/mBIlaU0nlMiWQNokVAS&#10;z7yX4+x87f5X9hAQMpyH9Prsl7N5lzpmwZIh7wPzcd4HF15NGybHPjeH/bfmeCyZFthz1he/p3DR&#10;U3hrhPDjSOKzwCKa9Q1kx90z0rTaJhaa7I99c0DFK8wNRACFW+vuhMLOY7t767Chigwk7OesK/wa&#10;mM+bGkb7/QmZkDnpalMMBtPe4F1E1hPSEixX5673Am048gIWv3E06228o3jkCGAPwFjZY+V72YEF&#10;iTC/Nic4UFpZPxNrANZPEngAI5/YK7YQ+9g23OlCGNiHx5vQUAKbcBN6VTPnkfkQXiRtSpEH/6FR&#10;O7FWqHJH0wpBnrW1HFuFrh+hCmq44QPgMA9BPdZRQaW6reoaS1BLD2UBhCM3VtVV5pUejTXF5qo2&#10;ZMf8jsefTwacHZjBLpUZOisFy2462bGqDjLY18At7JTQqn5D2GSjsidoW6PCywEvHQilMj8paeHV&#10;SKn9sWVGUFJ/kjB5y+nZmX9m8HB2vvDLzow1m7GGSQ6uUuooFN6LVy48TVttqqKESFNMV6qPsGbz&#10;ync34guougMMP0rD9sO1CO8FfD14kMZnvPH8Aq9+AQAA//8DAFBLAwQUAAYACAAAACEAh1iFp9sA&#10;AAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPT0vDQBDF74LfYRnBm90kxT+N2ZRS1FMRbAXpbZpM&#10;k9DsbMhuk/TbO3rRy4PhPd77TbacbKsG6n3j2EA8i0ARF65suDLwuXu9ewLlA3KJrWMycCEPy/z6&#10;KsO0dCN/0LANlZIS9ikaqEPoUq19UZNFP3MdsXhH11sMcvaVLnscpdy2OomiB22xYVmosaN1TcVp&#10;e7YG3kYcV/P4ZdicjuvLfnf//rWJyZjbm2n1DCrQFP7C8IMv6JAL08GdufSqNSCPhF8VbzF/TEAd&#10;JJSAzjP9nz3/BgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGS/j0UjAwAAyQcAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIdYhafbAAAAAwEAAA8A&#10;AAAAAAAAAAAAAAAAfQUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACFBgAAAAA=&#10;">
+              <v:group w14:anchorId="73EA3635" id="Group 22" o:spid="_x0000_s1026" alt="&quot;&quot;" style="width:468.6pt;height:.6pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="9372,12" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkv49FIwMAAMkHAAAOAAAAZHJzL2Uyb0RvYy54bWysVdtu2zAMfR+wfxD0uKF14rTJYtQpht4w&#10;oNsKNPsARZYvmC1pkhKn+/pRlO066YoB2/IQUCZFHh5edHG5b2qyE8ZWSqZ0ejqhREiuskoWKf22&#10;vj35QIl1TGasVlKk9ElYerl6++ai1YmIVanqTBgCTqRNWp3S0jmdRJHlpWiYPVVaSFDmyjTMwdEU&#10;UWZYC96bOoonk3nUKpNpo7iwFr5eByVdof88F9x9zXMrHKlTCtgc/hv83/j/aHXBksIwXVa8g8H+&#10;AkXDKglBB1fXzDGyNdULV03FjbIqd6dcNZHK84oLzAGymU6OsrkzaqsxlyJpCz3QBNQe8fTXbvmX&#10;3Z3Rj/rBBPQg3iv+3QIvUauLZKz35yIYk037WWVQT7Z1ChPf56bxLiAlskd+nwZ+xd4RDh/Pl+fT&#10;OIYycNAt5iAh/byEGr24xMub7tpytojDnWnsb0QsCdEQYYfIV7yDF0RA/mBIlaU0nlMiWQNokVAS&#10;z7yX4+x87f5X9hAQMpyH9Prsl7N5lzpmwZIh7wPzcd4HF15NGybHPjeH/bfmeCyZFthz1he/p3DR&#10;U3hrhPDjSOKzwCKa9Q1kx90z0rTaJhaa7I99c0DFK8wNRACFW+vuhMLOY7t767Chigwk7OesK/wa&#10;mM+bGkb7/QmZkDnpalMMBtPe4F1E1hPSEixX5673Am048gIWv3E06228o3jkCGAPwFjZY+V72YEF&#10;iTC/Nic4UFpZPxNrANZPEngAI5/YK7YQ+9g23OlCGNiHx5vQUAKbcBN6VTPnkfkQXiRtSpEH/6FR&#10;O7FWqHJH0wpBnrW1HFuFrh+hCmq44QPgMA9BPdZRQaW6reoaS1BLD2UBhCM3VtVV5pUejTXF5qo2&#10;ZMf8jsefTwacHZjBLpUZOisFy2462bGqDjLY18At7JTQqn5D2GSjsidoW6PCywEvHQilMj8paeHV&#10;SKn9sWVGUFJ/kjB5y+nZmX9m8HB2vvDLzow1m7GGSQ6uUuooFN6LVy48TVttqqKESFNMV6qPsGbz&#10;ync34guougMMP0rD9sO1CO8FfD14kMZnvPH8Aq9+AQAA//8DAFBLAwQUAAYACAAAACEAh1iFp9sA&#10;AAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPT0vDQBDF74LfYRnBm90kxT+N2ZRS1FMRbAXpbZpM&#10;k9DsbMhuk/TbO3rRy4PhPd77TbacbKsG6n3j2EA8i0ARF65suDLwuXu9ewLlA3KJrWMycCEPy/z6&#10;KsO0dCN/0LANlZIS9ikaqEPoUq19UZNFP3MdsXhH11sMcvaVLnscpdy2OomiB22xYVmosaN1TcVp&#10;e7YG3kYcV/P4ZdicjuvLfnf//rWJyZjbm2n1DCrQFP7C8IMv6JAL08GdufSqNSCPhF8VbzF/TEAd&#10;JJSAzjP9nz3/BgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGS/j0UjAwAAyQcAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIdYhafbAAAAAwEAAA8A&#10;AAAAAAAAAAAAAAAAfQUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACFBgAAAAA=&#10;">
                 <v:group id="Group 23" o:spid="_x0000_s1027" style="position:absolute;left:6;top:6;width:9360;height:2" coordorigin="6,6" coordsize="9360,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDD9DVIxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvgv8hPMGbplUUqUYR2V32IIJ1YfH2aJ5tsXkpTbat/34jCB6HmfmG2ex6U4mWGldaVhBPIxDE&#10;mdUl5wp+Lp+TFQjnkTVWlknBgxzstsPBBhNtOz5Tm/pcBAi7BBUU3teJlC4ryKCb2po4eDfbGPRB&#10;NrnUDXYBbio5i6KlNFhyWCiwpkNB2T39Mwq+Ouz28/ijPd5vh8f1sjj9HmNSajzq92sQnnr/Dr/a&#10;31rBbAnPL+EHyO0/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMP0NUjEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                   <v:shape id="Freeform 24" o:spid="_x0000_s1028" style="position:absolute;left:6;top:6;width:9360;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="9360,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAAwU33xQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;FMTvhX6H8ARvmlWKLVujlIriFi/1z8HbY/OaXbp5WZLUXf30TUHocZiZ3zDzZW8bcSEfascKJuMM&#10;BHHpdM1GwfGwHr2ACBFZY+OYFFwpwHLx+DDHXLuOP+myj0YkCIccFVQxtrmUoazIYhi7ljh5X85b&#10;jEl6I7XHLsFtI6dZNpMWa04LFbb0XlH5vf+xCvrbxpji4+lUFO1m160yvztfvVLDQf/2CiJSH//D&#10;9/ZWK5g+w9+X9APk4hcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAAwU33xQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l9360,e" filled="f" strokeweight=".58pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;9360,0" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <w10:anchorlock/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DEB859A" w14:textId="452EBDC7" w:rsidR="00D73456" w:rsidRDefault="00D73456" w:rsidP="00D73456">
       <w:pPr>
         <w:ind w:left="345" w:right="247"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -11943,54 +11964,60 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="22C4E89B" w14:textId="77777777" w:rsidR="00D73456" w:rsidRDefault="00D73456" w:rsidP="00D73456">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:ind w:left="214"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7260761C" wp14:editId="79A010E5">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7260761C" wp14:editId="6DB84F03">
                 <wp:extent cx="5951220" cy="7620"/>
                 <wp:effectExtent l="5715" t="6985" r="5715" b="4445"/>
-                <wp:docPr id="28" name="Group 19"/>
+                <wp:docPr id="28" name="Group 19">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
                       <wpg:grpSpPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5951220" cy="7620"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="9372" cy="12"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wpg:grpSp>
                         <wpg:cNvPr id="29" name="Group 20"/>
                         <wpg:cNvGrpSpPr>
                           <a:grpSpLocks/>
                         </wpg:cNvGrpSpPr>
                         <wpg:grpSpPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="6" y="6"/>
@@ -12048,51 +12075,51 @@
                               <a:tailEnd/>
                             </a:ln>
                             <a:extLst>
                               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                 <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                   <a:solidFill>
                                     <a:srgbClr val="FFFFFF"/>
                                   </a:solidFill>
                                 </a14:hiddenFill>
                               </a:ext>
                             </a:extLst>
                           </wps:spPr>
                           <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                       </wpg:grpSp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="157A6308" id="Group 19" o:spid="_x0000_s1026" style="width:468.6pt;height:.6pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="9372,12" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDVO5XPIAMAAMkHAAAOAAAAZHJzL2Uyb0RvYy54bWysVW1v0zAQ/o7Ef7D8EbSlSbeWRksntDch&#10;DZi08gNcx3kRiW1st+n49ZzPaZZ2TEhAP1Tn3Pnuee7NF5e7tiFbYWytZEbj0wklQnKV17LM6LfV&#10;7ckHSqxjMmeNkiKjT8LSy+XbNxedTkWiKtXkwhBwIm3a6YxWzuk0iiyvRMvsqdJCgrJQpmUOjqaM&#10;csM68N42UTKZzKJOmVwbxYW18PU6KOkS/ReF4O5rUVjhSJNRwObw3+D/2v9HywuWlobpquY9DPYX&#10;KFpWSwg6uLpmjpGNqV+4amtulFWFO+WqjVRR1FwgB2ATT47Y3Bm10cilTLtSD2mC1B7l6a/d8i/b&#10;O6Mf9YMJ6EG8V/y7hbxEnS7Tsd6fy2BM1t1nlUM92cYpJL4rTOtdACWyw/w+DfkVO0c4fDxfnMdJ&#10;AmXgoJvPQML08wpq9OISr276a4vpPAl34sTfiFgaoiHCHpGveA8viID8wZA6z2iyoESyFtBiQkmI&#10;e8zO1+5/sZ9RAgxngd6e/WI666kjC5YOvA/Mx7wPLrxKGybHPjeH/bfmeKyYFthz1he/T+EUkIcU&#10;3hoh/DiSJPb0Oo1m+way4+4ZabyZhSb7Y98cpOKVzA2JgBRurLsTCjuPbe+tw4Yqc5Cwn/Me9Qrw&#10;F20Do/3+hEzIjPS1KQeDeG/wLiKrCekIlqt3t/cCbTjyAha/cTTd23hHycgRwB6AsWqPle9kDxYk&#10;wvzanOBAaWX9TKwA2H6SwAMYeWKv2ELsY9twpw9hYB8eb0JDCWzCdehVzZxH5kN4kXQZxTz4D63a&#10;ipVClTuaVgjyrG3k2Cp0/QhVUMMNHwCHeQjqsY4KKtVt3TRYgkZ6KHNIOObGqqbOvdKjsaZcXzWG&#10;bJnf8fjrt8SBGexSmaOzSrD8ppcdq5sgQ/AGcgs7JbRq6O21yp+gbY0KLwe8dCBUyvykpINXI6P2&#10;x4YZQUnzScLkLeKzM2g1h4ez87lfdmasWY81THJwlVFHofBevHLhadpoU5cVRIqRrlQfYc0Wte9u&#10;xBdQ9QcYfpSG7YdrEd4L+HrwII3PeOP5BV7+AgAA//8DAFBLAwQUAAYACAAAACEAh1iFp9sAAAAD&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPT0vDQBDF74LfYRnBm90kxT+N2ZRS1FMRbAXpbZpMk9Ds&#10;bMhuk/TbO3rRy4PhPd77TbacbKsG6n3j2EA8i0ARF65suDLwuXu9ewLlA3KJrWMycCEPy/z6KsO0&#10;dCN/0LANlZIS9ikaqEPoUq19UZNFP3MdsXhH11sMcvaVLnscpdy2OomiB22xYVmosaN1TcVpe7YG&#10;3kYcV/P4ZdicjuvLfnf//rWJyZjbm2n1DCrQFP7C8IMv6JAL08GdufSqNSCPhF8VbzF/TEAdJJSA&#10;zjP9nz3/BgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANU7lc8gAwAAyQcAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIdYhafbAAAAAwEAAA8AAAAA&#10;AAAAAAAAAAAAegUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACCBgAAAAA=&#10;">
+              <v:group w14:anchorId="5B80F891" id="Group 19" o:spid="_x0000_s1026" alt="&quot;&quot;" style="width:468.6pt;height:.6pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="9372,12" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDVO5XPIAMAAMkHAAAOAAAAZHJzL2Uyb0RvYy54bWysVW1v0zAQ/o7Ef7D8EbSlSbeWRksntDch&#10;DZi08gNcx3kRiW1st+n49ZzPaZZ2TEhAP1Tn3Pnuee7NF5e7tiFbYWytZEbj0wklQnKV17LM6LfV&#10;7ckHSqxjMmeNkiKjT8LSy+XbNxedTkWiKtXkwhBwIm3a6YxWzuk0iiyvRMvsqdJCgrJQpmUOjqaM&#10;csM68N42UTKZzKJOmVwbxYW18PU6KOkS/ReF4O5rUVjhSJNRwObw3+D/2v9HywuWlobpquY9DPYX&#10;KFpWSwg6uLpmjpGNqV+4amtulFWFO+WqjVRR1FwgB2ATT47Y3Bm10cilTLtSD2mC1B7l6a/d8i/b&#10;O6Mf9YMJ6EG8V/y7hbxEnS7Tsd6fy2BM1t1nlUM92cYpJL4rTOtdACWyw/w+DfkVO0c4fDxfnMdJ&#10;AmXgoJvPQML08wpq9OISr276a4vpPAl34sTfiFgaoiHCHpGveA8viID8wZA6z2iyoESyFtBiQkmI&#10;e8zO1+5/sZ9RAgxngd6e/WI666kjC5YOvA/Mx7wPLrxKGybHPjeH/bfmeKyYFthz1he/T+EUkIcU&#10;3hoh/DiSJPb0Oo1m+way4+4ZabyZhSb7Y98cpOKVzA2JgBRurLsTCjuPbe+tw4Yqc5Cwn/Me9Qrw&#10;F20Do/3+hEzIjPS1KQeDeG/wLiKrCekIlqt3t/cCbTjyAha/cTTd23hHycgRwB6AsWqPle9kDxYk&#10;wvzanOBAaWX9TKwA2H6SwAMYeWKv2ELsY9twpw9hYB8eb0JDCWzCdehVzZxH5kN4kXQZxTz4D63a&#10;ipVClTuaVgjyrG3k2Cp0/QhVUMMNHwCHeQjqsY4KKtVt3TRYgkZ6KHNIOObGqqbOvdKjsaZcXzWG&#10;bJnf8fjrt8SBGexSmaOzSrD8ppcdq5sgQ/AGcgs7JbRq6O21yp+gbY0KLwe8dCBUyvykpINXI6P2&#10;x4YZQUnzScLkLeKzM2g1h4ez87lfdmasWY81THJwlVFHofBevHLhadpoU5cVRIqRrlQfYc0Wte9u&#10;xBdQ9QcYfpSG7YdrEd4L+HrwII3PeOP5BV7+AgAA//8DAFBLAwQUAAYACAAAACEAh1iFp9sAAAAD&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPT0vDQBDF74LfYRnBm90kxT+N2ZRS1FMRbAXpbZpMk9Ds&#10;bMhuk/TbO3rRy4PhPd77TbacbKsG6n3j2EA8i0ARF65suDLwuXu9ewLlA3KJrWMycCEPy/z6KsO0&#10;dCN/0LANlZIS9ikaqEPoUq19UZNFP3MdsXhH11sMcvaVLnscpdy2OomiB22xYVmosaN1TcVpe7YG&#10;3kYcV/P4ZdicjuvLfnf//rWJyZjbm2n1DCrQFP7C8IMv6JAL08GdufSqNSCPhF8VbzF/TEAdJJSA&#10;zjP9nz3/BgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANU7lc8gAwAAyQcAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIdYhafbAAAAAwEAAA8AAAAA&#10;AAAAAAAAAAAAegUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACCBgAAAAA=&#10;">
                 <v:group id="Group 20" o:spid="_x0000_s1027" style="position:absolute;left:6;top:6;width:9360;height:2" coordorigin="6,6" coordsize="9360,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCya6E6xAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvwv6H8Ba8aVoXZa1GEdkVDyKoC+Lt0TzbYvNSmmxb/70RBI/DzHzDzJedKUVDtSssK4iHEQji&#10;1OqCMwV/p9/BNwjnkTWWlknBnRwsFx+9OSbatnyg5ugzESDsElSQe18lUro0J4NuaCvi4F1tbdAH&#10;WWdS19gGuCnlKIom0mDBYSHHitY5pbfjv1GwabFdfcU/ze52Xd8vp/H+vItJqf5nt5qB8NT5d/jV&#10;3moFoyk8v4QfIBcPAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALJroTrEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                   <v:shape id="Freeform 21" o:spid="_x0000_s1028" style="position:absolute;left:6;top:6;width:9360;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="9360,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAK8UNewgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/Pa8Iw&#10;FL4L/g/hDbxpOh0inVGGMlmHF7vtsNujeUvLmpeSZLb615vDwOPH93u9HWwrzuRD41jB4ywDQVw5&#10;3bBR8PnxOl2BCBFZY+uYFFwowHYzHq0x167nE53LaEQK4ZCjgjrGLpcyVDVZDDPXESfux3mLMUFv&#10;pPbYp3DbynmWLaXFhlNDjR3taqp+yz+rYLgejCnen76Kojsc+33mj98Xr9TkYXh5BhFpiHfxv/tN&#10;K1ik9elL+gFycwMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAK8UNewgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,l9360,e" filled="f" strokeweight=".58pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;9360,0" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <w10:anchorlock/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="771C4285" w14:textId="2D33519D" w:rsidR="00D73456" w:rsidRDefault="00D73456" w:rsidP="00D73456">
       <w:pPr>
         <w:spacing w:line="185" w:lineRule="exact"/>
         <w:ind w:left="348" w:right="246"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -12118,114 +12145,105 @@
         <w:t>prequalified</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1230DBB6" w14:textId="77777777" w:rsidR="00D73456" w:rsidRDefault="00D73456" w:rsidP="00D73456">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="77697E1A" w14:textId="77777777" w:rsidR="00D73456" w:rsidRDefault="00D73456" w:rsidP="00D73456">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="PlainTable5"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4764"/>
         <w:gridCol w:w="4816"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D73456" w14:paraId="058589ED" w14:textId="77777777" w:rsidTr="007A5FE7">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00D73456" w14:paraId="058589ED" w14:textId="77777777" w:rsidTr="007D58A9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4764" w:type="dxa"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="25179300" w14:textId="77777777" w:rsidR="00D73456" w:rsidRDefault="00D73456" w:rsidP="0023439F">
             <w:pPr>
               <w:spacing w:before="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">__________________________________ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4816" w:type="dxa"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="146F1BAD" w14:textId="77777777" w:rsidR="00D73456" w:rsidRDefault="00D73456" w:rsidP="0023439F">
             <w:pPr>
               <w:spacing w:before="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>______________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D73456" w14:paraId="5EF93E74" w14:textId="77777777" w:rsidTr="007A5FE7">
+      <w:tr w:rsidR="00D73456" w14:paraId="5EF93E74" w14:textId="77777777" w:rsidTr="007D58A9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4764" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6F0906E9" w14:textId="77777777" w:rsidR="00D73456" w:rsidRPr="0019312D" w:rsidRDefault="00D73456" w:rsidP="0023439F">
             <w:pPr>
               <w:spacing w:before="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0019312D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Signature of Witness</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12320,133 +12338,133 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Select appropriate </w:t>
             </w:r>
             <w:r w:rsidR="00F214B4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
             <w:r w:rsidR="00F214B4" w:rsidRPr="0019312D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>itle</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D73456" w14:paraId="0679B7EC" w14:textId="77777777" w:rsidTr="007A5FE7">
+      <w:tr w:rsidR="00D73456" w14:paraId="0679B7EC" w14:textId="77777777" w:rsidTr="007D58A9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4764" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1ADDC0A2" w14:textId="77777777" w:rsidR="00D73456" w:rsidRPr="00387F4B" w:rsidRDefault="00D73456" w:rsidP="0023439F">
             <w:pPr>
               <w:spacing w:before="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4816" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4833CE2F" w14:textId="77777777" w:rsidR="00D73456" w:rsidRPr="00387F4B" w:rsidRDefault="00D73456" w:rsidP="0023439F">
             <w:pPr>
               <w:spacing w:before="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F214B4" w14:paraId="13862A10" w14:textId="77777777" w:rsidTr="007A5FE7">
+      <w:tr w:rsidR="00F214B4" w14:paraId="13862A10" w14:textId="77777777" w:rsidTr="007D58A9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4764" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="069179DB" w14:textId="12DF2F18" w:rsidR="00F214B4" w:rsidRPr="00387F4B" w:rsidRDefault="00F214B4" w:rsidP="00F214B4">
             <w:pPr>
               <w:spacing w:before="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">__________________________________ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4816" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="15FC84FA" w14:textId="0730650F" w:rsidR="00F214B4" w:rsidRPr="00387F4B" w:rsidRDefault="00F214B4" w:rsidP="00F214B4">
             <w:pPr>
               <w:spacing w:before="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>______________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D73456" w14:paraId="0DE862EC" w14:textId="77777777" w:rsidTr="007A5FE7">
+      <w:tr w:rsidR="00D73456" w14:paraId="0DE862EC" w14:textId="77777777" w:rsidTr="007D58A9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4764" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D0866FB" w14:textId="04DCB14F" w:rsidR="00D73456" w:rsidRPr="0019312D" w:rsidRDefault="00D73456" w:rsidP="0023439F">
             <w:pPr>
               <w:spacing w:before="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0019312D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Print or </w:t>
             </w:r>
             <w:r w:rsidR="00F214B4" w:rsidRPr="0019312D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -19456,62 +19474,62 @@
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DE8883" w14:textId="77777777" w:rsidR="00D73456" w:rsidRPr="007433A0" w:rsidRDefault="00D73456" w:rsidP="00D73456">
       <w:pPr>
         <w:spacing w:before="11"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0CB523CB" wp14:editId="0C5F41F1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0CB523CB" wp14:editId="7743C555">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>643530</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>6464</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5444490" cy="852985"/>
                 <wp:effectExtent l="0" t="0" r="22860" b="23495"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1534058924" name="Rectangle 1"/>
+                <wp:docPr id="1534058924" name="Rectangle 1" descr="This is a designated location to Affix Corporate Seal(s)"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5444490" cy="852985"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln w="12700"/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="dk1"/>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="lt1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:effectRef>
@@ -19529,51 +19547,51 @@
                               <w:t>CORPORATE SEAL(S)</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="0CB523CB" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:50.65pt;margin-top:.5pt;width:428.7pt;height:67.15pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD59eHbVQIAAAAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+wggWAsiVKhVp0lV&#10;W41OfTaOXaI5Pu9sSNhfv7MTAurQHqbxYM6+3999l8VNUxm2V+hLsDkfDYacKSuhKO1bzr+/3H+6&#10;5swHYQthwKqcH5TnN8uPHxa1m6sxbMEUChkFsX5eu5xvQ3DzLPNyqyrhB+CUJaUGrESgK75lBYqa&#10;olcmGw+Hn7MasHAIUnlPr3etki9TfK2VDE9aexWYyTnVFtKJ6dzEM1suxPwNhduWsitD/EMVlSgt&#10;Je1D3Ykg2A7LP0JVpUTwoMNAQpWB1qVUqQfqZjR81816K5xKvRA43vUw+f8XVj7u1+4ZCYba+bkn&#10;MXbRaKziP9XHmgTWoQdLNYFJepxO6DcjTCXprqfj2fU0opmdvB368EVBxaKQc6RhJIzE/sGH1vRo&#10;EpMZy2qi0PhqmMaSnQpKUjgY1Zp9U5qVBZUwTuESV9StQbYXNOXix6irw1iyjC66NKZ3Gl1yMuHo&#10;1NlGN5X40zsOLzmesvXWKSPY0DtWpQX8u7Nu7Qm+s16jGJpN0w1nA8XhGRlCS2Lv5H1JwD4IH54F&#10;EmtpFrSJ4YkObYCwhE7ibAv469J7tCcykZazmrYg5/7nTqDizHy1RLPZaDKJa5Muk+nVmC54rtmc&#10;a+yuugUawYh23skkRvtgjqJGqF5pYVcxK6mElZQ75zLg8XIb2u2klZdqtUpmtCpOhAe7djIGjwBH&#10;4rw0rwJdx65AvHyE48aI+TuStbbR08JqF0CXiYER4hbXDnpas8Th7pMQ9/j8nqxOH67lbwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAHjNHofdAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9I&#10;vIO1SNyoXaL+hThVheAEoqJw4OjGSxJhr6PYTdK3Z3uC236a0exMsZ28EwP2sQ2kYT5TIJCqYFuq&#10;NXx+PN+tQcRkyBoXCDWcMcK2vL4qTG7DSO84HFItOIRibjQ0KXW5lLFq0Js4Cx0Sa9+h9yYx9rW0&#10;vRk53Dt5r9RSetMSf2hMh48NVj+Hk9cQ9u3Z7frN2/CKq6+XfVLjtHzS+vZm2j2ASDilPzNc6nN1&#10;KLnTMZzIRuGY1Txj6+UAwfpmsV6BODJniwxkWcj/C8pfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAPn14dtVAgAAAAUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAHjNHofdAAAACQEAAA8AAAAAAAAAAAAAAAAArwQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAAC5BQAAAAA=&#10;" fillcolor="white [3201]" strokecolor="black [3200]" strokeweight="1pt">
+              <v:rect w14:anchorId="0CB523CB" id="Rectangle 1" o:spid="_x0000_s1026" alt="This is a designated location to Affix Corporate Seal(s)" style="position:absolute;margin-left:50.65pt;margin-top:.5pt;width:428.7pt;height:67.15pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD59eHbVQIAAAAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+wggWAsiVKhVp0lV&#10;W41OfTaOXaI5Pu9sSNhfv7MTAurQHqbxYM6+3999l8VNUxm2V+hLsDkfDYacKSuhKO1bzr+/3H+6&#10;5swHYQthwKqcH5TnN8uPHxa1m6sxbMEUChkFsX5eu5xvQ3DzLPNyqyrhB+CUJaUGrESgK75lBYqa&#10;olcmGw+Hn7MasHAIUnlPr3etki9TfK2VDE9aexWYyTnVFtKJ6dzEM1suxPwNhduWsitD/EMVlSgt&#10;Je1D3Ykg2A7LP0JVpUTwoMNAQpWB1qVUqQfqZjR81816K5xKvRA43vUw+f8XVj7u1+4ZCYba+bkn&#10;MXbRaKziP9XHmgTWoQdLNYFJepxO6DcjTCXprqfj2fU0opmdvB368EVBxaKQc6RhJIzE/sGH1vRo&#10;EpMZy2qi0PhqmMaSnQpKUjgY1Zp9U5qVBZUwTuESV9StQbYXNOXix6irw1iyjC66NKZ3Gl1yMuHo&#10;1NlGN5X40zsOLzmesvXWKSPY0DtWpQX8u7Nu7Qm+s16jGJpN0w1nA8XhGRlCS2Lv5H1JwD4IH54F&#10;EmtpFrSJ4YkObYCwhE7ibAv469J7tCcykZazmrYg5/7nTqDizHy1RLPZaDKJa5Muk+nVmC54rtmc&#10;a+yuugUawYh23skkRvtgjqJGqF5pYVcxK6mElZQ75zLg8XIb2u2klZdqtUpmtCpOhAe7djIGjwBH&#10;4rw0rwJdx65AvHyE48aI+TuStbbR08JqF0CXiYER4hbXDnpas8Th7pMQ9/j8nqxOH67lbwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAHjNHofdAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9I&#10;vIO1SNyoXaL+hThVheAEoqJw4OjGSxJhr6PYTdK3Z3uC236a0exMsZ28EwP2sQ2kYT5TIJCqYFuq&#10;NXx+PN+tQcRkyBoXCDWcMcK2vL4qTG7DSO84HFItOIRibjQ0KXW5lLFq0Js4Cx0Sa9+h9yYx9rW0&#10;vRk53Dt5r9RSetMSf2hMh48NVj+Hk9cQ9u3Z7frN2/CKq6+XfVLjtHzS+vZm2j2ASDilPzNc6nN1&#10;KLnTMZzIRuGY1Txj6+UAwfpmsV6BODJniwxkWcj/C8pfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAPn14dtVAgAAAAUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAHjNHofdAAAACQEAAA8AAAAAAAAAAAAAAAAArwQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAAC5BQAAAAA=&#10;" fillcolor="white [3201]" strokecolor="black [3200]" strokeweight="1pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="5A6EDEE3" w14:textId="77777777" w:rsidR="00D73456" w:rsidRDefault="00D73456" w:rsidP="00D73456"/>
                     <w:p w14:paraId="6A698AF8" w14:textId="77777777" w:rsidR="00D73456" w:rsidRDefault="00D73456" w:rsidP="00D73456"/>
                     <w:p w14:paraId="336BA352" w14:textId="77777777" w:rsidR="00D73456" w:rsidRDefault="00D73456" w:rsidP="00D73456"/>
                     <w:p w14:paraId="436553F6" w14:textId="77777777" w:rsidR="00D73456" w:rsidRDefault="00D73456" w:rsidP="00D73456">
                       <w:r>
                         <w:t>CORPORATE SEAL(S)</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="5827E4DA" w14:textId="77777777" w:rsidR="00D73456" w:rsidRDefault="00D73456" w:rsidP="00D73456">
       <w:pPr>
         <w:spacing w:before="74"/>
         <w:ind w:left="348" w:right="247"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -23627,54 +23645,60 @@
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7A8D6C1C" w14:textId="77777777" w:rsidR="00D73456" w:rsidRPr="00C31ED8" w:rsidRDefault="00D73456" w:rsidP="00D73456">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:ind w:left="214"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C31ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="35DE728C" wp14:editId="31DD3AF4">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="35DE728C" wp14:editId="398AC799">
                 <wp:extent cx="5951220" cy="7620"/>
                 <wp:effectExtent l="5715" t="1905" r="5715" b="9525"/>
-                <wp:docPr id="73" name="Group 19"/>
+                <wp:docPr id="73" name="Group 19">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
                       <wpg:grpSpPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5951220" cy="7620"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="9372" cy="12"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wpg:grpSp>
                         <wpg:cNvPr id="74" name="Group 20"/>
                         <wpg:cNvGrpSpPr>
                           <a:grpSpLocks/>
                         </wpg:cNvGrpSpPr>
                         <wpg:grpSpPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="6" y="6"/>
@@ -23732,51 +23756,51 @@
                               <a:tailEnd/>
                             </a:ln>
                             <a:extLst>
                               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                 <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                   <a:solidFill>
                                     <a:srgbClr val="FFFFFF"/>
                                   </a:solidFill>
                                 </a14:hiddenFill>
                               </a:ext>
                             </a:extLst>
                           </wps:spPr>
                           <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                       </wpg:grpSp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="6A240187" id="Group 19" o:spid="_x0000_s1026" style="width:468.6pt;height:.6pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="9372,12" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkrDIaHwMAAMkHAAAOAAAAZHJzL2Uyb0RvYy54bWysVW1v0zAQ/o7Ef7D8EbSl6bqWRksntDch&#10;DZi08gNcx3kRiW1st+n49ZzPSZZ2TEhAP1Tn3Pnuee7NF5f7piY7YWylZErj0wklQnKVVbJI6bf1&#10;7ckHSqxjMmO1kiKlT8LSy9XbNxetTsRUlarOhCHgRNqk1SktndNJFFleiobZU6WFBGWuTMMcHE0R&#10;ZYa14L2po+lkMo9aZTJtFBfWwtfroKQr9J/ngruveW6FI3VKAZvDf4P/G/8frS5YUhimy4p3MNhf&#10;oGhYJSHo4OqaOUa2pnrhqqm4UVbl7pSrJlJ5XnGBHIBNPDlic2fUViOXImkLPaQJUnuUp792y7/s&#10;7ox+1A8moAfxXvHvFvIStbpIxnp/LoIx2bSfVQb1ZFunkPg+N413AZTIHvP7NORX7B3h8PF8eR5P&#10;p1AGDrrFHCRMPy+hRi8u8fKmu7Y8W0zDnXjqb0QsCdEQYYfIV7yDF0RA/mBIlUGkGSWSNYAWE0pC&#10;3GN2vnb/i/2cEmA4D/R69suzeUcdWbBk4H1gPuZ9cOFV2jA59rk57L81x2PJtMCes774fQrP+xTe&#10;GiH8OJJp7Om1Gs36BrLj7hlpvJmFJvtj3xyk4pXMDYmAFG6tuxMKO4/t7q3DhioykLCfs67wa8h8&#10;3tQw2u9PyITMSVebYjCIe4N3EVlPSEuwXJ273gu04cgLWPzG0Vlv4x1NR44A9gCMlT1WvpcdWJAI&#10;82tzggOllfUzsQZg/SSBBzDyxF6xhdjHtuFOF8LAPjzehIYS2ISb0KuaOY/Mh/AiaVOKefAfGrUT&#10;a4UqdzStEORZW8uxVej6Eaqghhs+AA7zENRjHRVUqtuqrrEEtfRQFpBwzI1VdZV5pUdjTbG5qg3Z&#10;Mb/j8ddtiQMz2KUyQ2elYNlNJztW1UGG4DXkFnZKaNXQ2xuVPUHbGhVeDnjpQCiV+UlJC69GSu2P&#10;LTOCkvqThMlbxrOZf2bwMDtf+GVnxprNWMMkB1cpdRQK78UrF56mrTZVUUKkGOlK9RHWbF757kZ8&#10;AVV3gOFHadh+uBbhvYCvBw/S+Iw3nl/g1S8AAAD//wMAUEsDBBQABgAIAAAAIQCHWIWn2wAAAAMB&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI9PS8NAEMXvgt9hGcGb3STFP43ZlFLUUxFsBeltmkyT0Oxs&#10;yG6T9Ns7etHLg+E93vtNtpxsqwbqfePYQDyLQBEXrmy4MvC5e717AuUDcomtYzJwIQ/L/Poqw7R0&#10;I3/QsA2VkhL2KRqoQ+hSrX1Rk0U/cx2xeEfXWwxy9pUuexyl3LY6iaIHbbFhWaixo3VNxWl7tgbe&#10;RhxX8/hl2JyO68t+d//+tYnJmNubafUMKtAU/sLwgy/okAvTwZ259Ko1II+EXxVvMX9MQB0klIDO&#10;M/2fPf8GAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAZKwyGh8DAADJBwAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAh1iFp9sAAAADAQAADwAAAAAA&#10;AAAAAAAAAAB5BQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAIEGAAAAAA==&#10;">
+              <v:group w14:anchorId="6BF9A90F" id="Group 19" o:spid="_x0000_s1026" alt="&quot;&quot;" style="width:468.6pt;height:.6pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="9372,12" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkrDIaHwMAAMkHAAAOAAAAZHJzL2Uyb0RvYy54bWysVW1v0zAQ/o7Ef7D8EbSl6bqWRksntDch&#10;DZi08gNcx3kRiW1st+n49ZzPSZZ2TEhAP1Tn3Pnuee7NF5f7piY7YWylZErj0wklQnKVVbJI6bf1&#10;7ckHSqxjMmO1kiKlT8LSy9XbNxetTsRUlarOhCHgRNqk1SktndNJFFleiobZU6WFBGWuTMMcHE0R&#10;ZYa14L2po+lkMo9aZTJtFBfWwtfroKQr9J/ngruveW6FI3VKAZvDf4P/G/8frS5YUhimy4p3MNhf&#10;oGhYJSHo4OqaOUa2pnrhqqm4UVbl7pSrJlJ5XnGBHIBNPDlic2fUViOXImkLPaQJUnuUp792y7/s&#10;7ox+1A8moAfxXvHvFvIStbpIxnp/LoIx2bSfVQb1ZFunkPg+N413AZTIHvP7NORX7B3h8PF8eR5P&#10;p1AGDrrFHCRMPy+hRi8u8fKmu7Y8W0zDnXjqb0QsCdEQYYfIV7yDF0RA/mBIlUGkGSWSNYAWE0pC&#10;3GN2vnb/i/2cEmA4D/R69suzeUcdWbBk4H1gPuZ9cOFV2jA59rk57L81x2PJtMCes774fQrP+xTe&#10;GiH8OJJp7Om1Gs36BrLj7hlpvJmFJvtj3xyk4pXMDYmAFG6tuxMKO4/t7q3DhioykLCfs67wa8h8&#10;3tQw2u9PyITMSVebYjCIe4N3EVlPSEuwXJ273gu04cgLWPzG0Vlv4x1NR44A9gCMlT1WvpcdWJAI&#10;82tzggOllfUzsQZg/SSBBzDyxF6xhdjHtuFOF8LAPjzehIYS2ISb0KuaOY/Mh/AiaVOKefAfGrUT&#10;a4UqdzStEORZW8uxVej6Eaqghhs+AA7zENRjHRVUqtuqrrEEtfRQFpBwzI1VdZV5pUdjTbG5qg3Z&#10;Mb/j8ddtiQMz2KUyQ2elYNlNJztW1UGG4DXkFnZKaNXQ2xuVPUHbGhVeDnjpQCiV+UlJC69GSu2P&#10;LTOCkvqThMlbxrOZf2bwMDtf+GVnxprNWMMkB1cpdRQK78UrF56mrTZVUUKkGOlK9RHWbF757kZ8&#10;AVV3gOFHadh+uBbhvYCvBw/S+Iw3nl/g1S8AAAD//wMAUEsDBBQABgAIAAAAIQCHWIWn2wAAAAMB&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI9PS8NAEMXvgt9hGcGb3STFP43ZlFLUUxFsBeltmkyT0Oxs&#10;yG6T9Ns7etHLg+E93vtNtpxsqwbqfePYQDyLQBEXrmy4MvC5e717AuUDcomtYzJwIQ/L/Poqw7R0&#10;I3/QsA2VkhL2KRqoQ+hSrX1Rk0U/cx2xeEfXWwxy9pUuexyl3LY6iaIHbbFhWaixo3VNxWl7tgbe&#10;RhxX8/hl2JyO68t+d//+tYnJmNubafUMKtAU/sLwgy/okAvTwZ259Ko1II+EXxVvMX9MQB0klIDO&#10;M/2fPf8GAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAZKwyGh8DAADJBwAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAh1iFp9sAAAADAQAADwAAAAAA&#10;AAAAAAAAAAB5BQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAIEGAAAAAA==&#10;">
                 <v:group id="Group 20" o:spid="_x0000_s1027" style="position:absolute;left:6;top:6;width:9360;height:2" coordorigin="6,6" coordsize="9360,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBP2SG5xgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9ba8JA&#10;FITfC/6H5Qh9q5vYViVmFRFb+iCCFxDfDtmTC2bPhuw2if++Wyj0cZiZb5h0PZhadNS6yrKCeBKB&#10;IM6srrhQcDl/vCxAOI+ssbZMCh7kYL0aPaWYaNvzkbqTL0SAsEtQQel9k0jpspIMuoltiIOX29ag&#10;D7ItpG6xD3BTy2kUzaTBisNCiQ1tS8rup2+j4LPHfvMa77r9Pd8+buf3w3Ufk1LP42GzBOFp8P/h&#10;v/aXVjB/g98v4QfI1Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAT9khucYAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                   <v:shape id="Freeform 21" o:spid="_x0000_s1028" style="position:absolute;left:6;top:6;width:9360;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="9360,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCM7FkGxgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;FMTvBb9DeEJvNVuxf9gaRRSlW7xo68HbY/OaXbp5WZLUXf30piD0OMzMb5jpvLeNOJEPtWMFj6MM&#10;BHHpdM1Gwdfn+uEVRIjIGhvHpOBMAeazwd0Uc+063tFpH41IEA45KqhibHMpQ1mRxTByLXHyvp23&#10;GJP0RmqPXYLbRo6z7FlarDktVNjSsqLyZ/9rFfSXjTHFx+RQFO1m260yvz2evVL3w37xBiJSH//D&#10;t/a7VvDyBH9f0g+QsysAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAjOxZBsYAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m,l9360,e" filled="f" strokeweight=".58pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;9360,0" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <w10:anchorlock/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E795F3E" w14:textId="4B56274C" w:rsidR="00D73456" w:rsidRPr="00C31ED8" w:rsidRDefault="00D73456" w:rsidP="00D73456">
       <w:pPr>
         <w:spacing w:line="185" w:lineRule="exact"/>
         <w:ind w:left="348" w:right="246"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C31ED8">
         <w:rPr>
@@ -23810,246 +23834,237 @@
         <w:t>requalified</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="314784BF" w14:textId="77777777" w:rsidR="00D73456" w:rsidRDefault="00D73456" w:rsidP="00D73456">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1FBC6835" w14:textId="77777777" w:rsidR="00D73456" w:rsidRPr="00C31ED8" w:rsidRDefault="00D73456" w:rsidP="00D73456">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="PlainTable5"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4764"/>
         <w:gridCol w:w="4816"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D73456" w14:paraId="0C05B027" w14:textId="77777777" w:rsidTr="007A5FE7">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00D73456" w14:paraId="0C05B027" w14:textId="77777777" w:rsidTr="007D58A9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4764" w:type="dxa"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="19F68469" w14:textId="77777777" w:rsidR="00D73456" w:rsidRDefault="00D73456" w:rsidP="0023439F">
             <w:pPr>
               <w:spacing w:before="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">__________________________________ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4816" w:type="dxa"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="21426ABE" w14:textId="77777777" w:rsidR="00D73456" w:rsidRDefault="00D73456" w:rsidP="0023439F">
             <w:pPr>
               <w:spacing w:before="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>______________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D73456" w14:paraId="1EAC8890" w14:textId="77777777" w:rsidTr="007A5FE7">
+      <w:tr w:rsidR="00D73456" w14:paraId="1EAC8890" w14:textId="77777777" w:rsidTr="007D58A9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4764" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="51437353" w14:textId="77777777" w:rsidR="00D73456" w:rsidRPr="0019312D" w:rsidRDefault="00D73456" w:rsidP="0023439F">
             <w:pPr>
               <w:spacing w:before="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0019312D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Signature of Witness</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4816" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="23AC28F8" w14:textId="77777777" w:rsidR="00D73456" w:rsidRPr="0019312D" w:rsidRDefault="00D73456" w:rsidP="0023439F">
             <w:pPr>
               <w:spacing w:before="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0019312D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Signature of Prequalified Bidder, Individual</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D73456" w14:paraId="32719625" w14:textId="77777777" w:rsidTr="007A5FE7">
+      <w:tr w:rsidR="00D73456" w14:paraId="32719625" w14:textId="77777777" w:rsidTr="007D58A9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4764" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5BFFC750" w14:textId="77777777" w:rsidR="00D73456" w:rsidRPr="00387F4B" w:rsidRDefault="00D73456" w:rsidP="0023439F">
             <w:pPr>
               <w:spacing w:before="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4816" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7E8E4171" w14:textId="77777777" w:rsidR="00D73456" w:rsidRPr="00387F4B" w:rsidRDefault="00D73456" w:rsidP="0023439F">
             <w:pPr>
               <w:spacing w:before="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F214B4" w14:paraId="4F2A8586" w14:textId="77777777" w:rsidTr="007A5FE7">
+      <w:tr w:rsidR="00F214B4" w14:paraId="4F2A8586" w14:textId="77777777" w:rsidTr="007D58A9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4764" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4A99DA4A" w14:textId="7C6E5DC8" w:rsidR="00F214B4" w:rsidRPr="00387F4B" w:rsidRDefault="00F214B4" w:rsidP="00F214B4">
             <w:pPr>
               <w:spacing w:before="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">__________________________________ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4816" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0B58225A" w14:textId="6C0F197A" w:rsidR="00F214B4" w:rsidRPr="00387F4B" w:rsidRDefault="00F214B4" w:rsidP="00F214B4">
             <w:pPr>
               <w:spacing w:before="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>______________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D73456" w:rsidRPr="00F214B4" w14:paraId="43BCE1E3" w14:textId="77777777" w:rsidTr="007A5FE7">
+      <w:tr w:rsidR="00D73456" w:rsidRPr="00F214B4" w14:paraId="43BCE1E3" w14:textId="77777777" w:rsidTr="007D58A9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4764" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2D5153AD" w14:textId="432E7E2D" w:rsidR="00D73456" w:rsidRPr="0019312D" w:rsidRDefault="00D73456" w:rsidP="0023439F">
             <w:pPr>
               <w:spacing w:before="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0019312D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Print or </w:t>
             </w:r>
             <w:r w:rsidR="00F214B4" w:rsidRPr="0019312D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -27981,54 +27996,60 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5B9F47E4" w14:textId="77777777" w:rsidR="00D73456" w:rsidRPr="00C31ED8" w:rsidRDefault="00D73456" w:rsidP="00D73456">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:ind w:left="214"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C31ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0F2B712B" wp14:editId="10A13FE3">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0F2B712B" wp14:editId="16C51FCC">
                 <wp:extent cx="5951220" cy="7620"/>
                 <wp:effectExtent l="2540" t="7620" r="8890" b="3810"/>
-                <wp:docPr id="88" name="Group 19"/>
+                <wp:docPr id="88" name="Group 19">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
                       <wpg:grpSpPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5951220" cy="7620"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="9372" cy="12"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wpg:grpSp>
                         <wpg:cNvPr id="89" name="Group 20"/>
                         <wpg:cNvGrpSpPr>
                           <a:grpSpLocks/>
                         </wpg:cNvGrpSpPr>
                         <wpg:grpSpPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="6" y="6"/>
@@ -28086,51 +28107,51 @@
                               <a:tailEnd/>
                             </a:ln>
                             <a:extLst>
                               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                 <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                   <a:solidFill>
                                     <a:srgbClr val="FFFFFF"/>
                                   </a:solidFill>
                                 </a14:hiddenFill>
                               </a:ext>
                             </a:extLst>
                           </wps:spPr>
                           <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                       </wpg:grpSp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="5DF55FBB" id="Group 19" o:spid="_x0000_s1026" style="width:468.6pt;height:.6pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="9372,12" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDV5WXGIQMAAMkHAAAOAAAAZHJzL2Uyb0RvYy54bWysVdtu2zAMfR+wfxD0uKF17LZJY9Qpht4w&#10;oNsKNPsARZYvmC1pkhKn+/pRlOM66YoB3fIQUCZFnsObLi63bUM2wthayYzGxxNKhOQqr2WZ0e/L&#10;26NzSqxjMmeNkiKjT8LSy8X7dxedTkWiKtXkwhBwIm3a6YxWzuk0iiyvRMvssdJCgrJQpmUOjqaM&#10;csM68N42UTKZTKNOmVwbxYW18PU6KOkC/ReF4O5bUVjhSJNRwObw3+D/yv9HiwuWlobpquY9DPYG&#10;FC2rJQQdXF0zx8ja1C9ctTU3yqrCHXPVRqooai6QA7CJJwds7oxaa+RSpl2phzRBag/y9Ga3/Ovm&#10;zuhH/WACehDvFf9hIS9Rp8t0rPfnMhiTVfdF5VBPtnYKiW8L03oXQIlsMb9PQ37F1hEOH8/mZ3GS&#10;QBk46GZTkDD9vIIavbjEq5v+2vxkloQ7ceJvRCwN0RBhj8hXvIcXRED+YEidZ/R8TolkLaDFhJIQ&#10;95Cdr93/Yj+lBBhOA70d+/nJtKeOLFg68N4zH/Peu/AqbZgc+9wc9t+a47FiWmDPWV/8PoVzQB5S&#10;eGuE8ONIktjT6zSa7RrIjrtnpPFmFprsr32zl4pXMjckAlK4tu5OKOw8trm3DhuqzEHCfs571EvA&#10;X7QNjPbHIzIhU9LXphwM4p3Bh4gsJ6QjWK7e3c4LtOHIC1j8wdHJzsY7SkaOAPYAjFU7rHwre7Ag&#10;EebX5gQHSivrZ2IJwHaTBB7AyBN7xRZiH9qGO30IA/vwcBMaSmATrkKvauY8Mh/Ci6TLKObBf2jV&#10;RiwVqtzBtEKQZ20jx1ah60eoghpu+AA4zENQj3VUUKlu66bBEjTSQ5lBwjE3VjV17pUejTXl6qox&#10;ZMP8jsdfvyX2zGCXyhydVYLlN73sWN0EGYI3kFvYKaFVQ2+vVP4EbWtUeDngpQOhUuYXJR28Ghm1&#10;P9fMCEqazxImbx6fnkKrOTycns38sjNjzWqsYZKDq4w6CoX34pULT9Nam7qsIFKMdKX6BGu2qH13&#10;I76Aqj/A8KM0bD9ci/BewNe9B2l8xhvPL/DiNwAAAP//AwBQSwMEFAAGAAgAAAAhAIdYhafbAAAA&#10;AwEAAA8AAABkcnMvZG93bnJldi54bWxMj09Lw0AQxe+C32EZwZvdJMU/jdmUUtRTEWwF6W2aTJPQ&#10;7GzIbpP02zt60cuD4T3e+022nGyrBup949hAPItAEReubLgy8Ll7vXsC5QNyia1jMnAhD8v8+irD&#10;tHQjf9CwDZWSEvYpGqhD6FKtfVGTRT9zHbF4R9dbDHL2lS57HKXctjqJogdtsWFZqLGjdU3FaXu2&#10;Bt5GHFfz+GXYnI7ry353//61icmY25tp9Qwq0BT+wvCDL+iQC9PBnbn0qjUgj4RfFW8xf0xAHSSU&#10;gM4z/Z89/wYAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDV5WXGIQMAAMkHAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCHWIWn2wAAAAMBAAAPAAAA&#10;AAAAAAAAAAAAAHsFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAgwYAAAAA&#10;">
+              <v:group w14:anchorId="036E45FB" id="Group 19" o:spid="_x0000_s1026" alt="&quot;&quot;" style="width:468.6pt;height:.6pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="9372,12" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDV5WXGIQMAAMkHAAAOAAAAZHJzL2Uyb0RvYy54bWysVdtu2zAMfR+wfxD0uKF17LZJY9Qpht4w&#10;oNsKNPsARZYvmC1pkhKn+/pRlOM66YoB3fIQUCZFnsObLi63bUM2wthayYzGxxNKhOQqr2WZ0e/L&#10;26NzSqxjMmeNkiKjT8LSy8X7dxedTkWiKtXkwhBwIm3a6YxWzuk0iiyvRMvssdJCgrJQpmUOjqaM&#10;csM68N42UTKZTKNOmVwbxYW18PU6KOkC/ReF4O5bUVjhSJNRwObw3+D/yv9HiwuWlobpquY9DPYG&#10;FC2rJQQdXF0zx8ja1C9ctTU3yqrCHXPVRqooai6QA7CJJwds7oxaa+RSpl2phzRBag/y9Ga3/Ovm&#10;zuhH/WACehDvFf9hIS9Rp8t0rPfnMhiTVfdF5VBPtnYKiW8L03oXQIlsMb9PQ37F1hEOH8/mZ3GS&#10;QBk46GZTkDD9vIIavbjEq5v+2vxkloQ7ceJvRCwN0RBhj8hXvIcXRED+YEidZ/R8TolkLaDFhJIQ&#10;95Cdr93/Yj+lBBhOA70d+/nJtKeOLFg68N4zH/Peu/AqbZgc+9wc9t+a47FiWmDPWV/8PoVzQB5S&#10;eGuE8ONIktjT6zSa7RrIjrtnpPFmFprsr32zl4pXMjckAlK4tu5OKOw8trm3DhuqzEHCfs571EvA&#10;X7QNjPbHIzIhU9LXphwM4p3Bh4gsJ6QjWK7e3c4LtOHIC1j8wdHJzsY7SkaOAPYAjFU7rHwre7Ag&#10;EebX5gQHSivrZ2IJwHaTBB7AyBN7xRZiH9qGO30IA/vwcBMaSmATrkKvauY8Mh/Ci6TLKObBf2jV&#10;RiwVqtzBtEKQZ20jx1ah60eoghpu+AA4zENQj3VUUKlu66bBEjTSQ5lBwjE3VjV17pUejTXl6qox&#10;ZMP8jsdfvyX2zGCXyhydVYLlN73sWN0EGYI3kFvYKaFVQ2+vVP4EbWtUeDngpQOhUuYXJR28Ghm1&#10;P9fMCEqazxImbx6fnkKrOTycns38sjNjzWqsYZKDq4w6CoX34pULT9Nam7qsIFKMdKX6BGu2qH13&#10;I76Aqj/A8KM0bD9ci/BewNe9B2l8xhvPL/DiNwAAAP//AwBQSwMEFAAGAAgAAAAhAIdYhafbAAAA&#10;AwEAAA8AAABkcnMvZG93bnJldi54bWxMj09Lw0AQxe+C32EZwZvdJMU/jdmUUtRTEWwF6W2aTJPQ&#10;7GzIbpP02zt60cuD4T3e+022nGyrBup949hAPItAEReubLgy8Ll7vXsC5QNyia1jMnAhD8v8+irD&#10;tHQjf9CwDZWSEvYpGqhD6FKtfVGTRT9zHbF4R9dbDHL2lS57HKXctjqJogdtsWFZqLGjdU3FaXu2&#10;Bt5GHFfz+GXYnI7ry353//61icmY25tp9Qwq0BT+wvCDL+iQC9PBnbn0qjUgj4RfFW8xf0xAHSSU&#10;gM4z/Z89/wYAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDV5WXGIQMAAMkHAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCHWIWn2wAAAAMBAAAPAAAA&#10;AAAAAAAAAAAAAHsFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAgwYAAAAA&#10;">
                 <v:group id="Group 20" o:spid="_x0000_s1027" style="position:absolute;left:6;top:6;width:9360;height:2" coordorigin="6,6" coordsize="9360,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCUDf4AxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvgt8hPMGbplV2cbtGEVHxIAv+gWVvj+bZFpuX0sS2fvuNIHgcZuY3zHzZmVI0VLvCsoJ4HIEg&#10;Tq0uOFNwOW9HMxDOI2ssLZOCBzlYLvq9OSbatnyk5uQzESDsElSQe18lUro0J4NubCvi4F1tbdAH&#10;WWdS19gGuCnlJIo+pcGCw0KOFa1zSm+nu1Gwa7FdTeNNc7hd14+/88fP7yEmpYaDbvUNwlPn3+FX&#10;e68VzL7g+SX8ALn4BwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJQN/gDEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                   <v:shape id="Freeform 21" o:spid="_x0000_s1028" style="position:absolute;left:6;top:6;width:9360;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="9360,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAslxxkwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/Pa8Iw&#10;FL4L/g/hDbxpOpGhnVGGMlmHF7vtsNujeUvLmpeSZLb615vDwOPH93u9HWwrzuRD41jB4ywDQVw5&#10;3bBR8PnxOl2CCBFZY+uYFFwowHYzHq0x167nE53LaEQK4ZCjgjrGLpcyVDVZDDPXESfux3mLMUFv&#10;pPbYp3DbynmWPUmLDaeGGjva1VT9ln9WwXA9GFO8L76Kojsc+33mj98Xr9TkYXh5BhFpiHfxv/tN&#10;K1il9elL+gFycwMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAslxxkwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,l9360,e" filled="f" strokeweight=".58pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;9360,0" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <w10:anchorlock/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="0895E88C" w14:textId="5B721A45" w:rsidR="00D73456" w:rsidRPr="00C31ED8" w:rsidRDefault="00D73456" w:rsidP="00D73456">
       <w:pPr>
         <w:spacing w:line="185" w:lineRule="exact"/>
         <w:ind w:left="348" w:right="246"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C31ED8">
         <w:rPr>
@@ -28199,54 +28220,60 @@
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="38B0D904" w14:textId="77777777" w:rsidR="00D73456" w:rsidRPr="00C31ED8" w:rsidRDefault="00D73456" w:rsidP="00D73456">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:ind w:left="4849"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C31ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="151CA2F6" wp14:editId="06A47363">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="151CA2F6" wp14:editId="6F0C9C4F">
                 <wp:extent cx="3007360" cy="7620"/>
                 <wp:effectExtent l="2540" t="8890" r="9525" b="2540"/>
-                <wp:docPr id="91" name="Group 16"/>
+                <wp:docPr id="91" name="Group 16">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
                       <wpg:grpSpPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3007360" cy="7620"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="4736" cy="12"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wpg:grpSp>
                         <wpg:cNvPr id="92" name="Group 17"/>
                         <wpg:cNvGrpSpPr>
                           <a:grpSpLocks/>
                         </wpg:cNvGrpSpPr>
                         <wpg:grpSpPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="6" y="6"/>
@@ -28304,51 +28331,51 @@
                               <a:tailEnd/>
                             </a:ln>
                             <a:extLst>
                               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                 <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                   <a:solidFill>
                                     <a:srgbClr val="FFFFFF"/>
                                   </a:solidFill>
                                 </a14:hiddenFill>
                               </a:ext>
                             </a:extLst>
                           </wps:spPr>
                           <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                       </wpg:grpSp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="27D8DBC8" id="Group 16" o:spid="_x0000_s1026" style="width:236.8pt;height:.6pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="4736,12" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBCIGKXKAMAAMkHAAAOAAAAZHJzL2Uyb0RvYy54bWysVclu2zAQvRfoPxA8tmi0xLETIXJQZEOB&#10;tA0Q9wNoilpQimRJ2nL69R2Skiw7CAqk9cEYaha+ebPw8mrXcrRl2jRS5Dg5iTFigsqiEVWOf6zu&#10;Pp1jZCwRBeFSsBw/M4Ovlu/fXXYqY6msJS+YRhBEmKxTOa6tVVkUGVqzlpgTqZgAZSl1SywcdRUV&#10;mnQQveVRGsfzqJO6UFpSZgx8vQlKvPTxy5JR+70sDbOI5xiwWf+v/f/a/UfLS5JVmqi6oT0M8gYU&#10;LWkEXDqGuiGWoI1uXoRqG6qlkaU9obKNZFk2lPkcIJskPsrmXsuN8rlUWVepkSag9oinN4el37b3&#10;Wj2pRx3Qg/gg6U8DvESdqrKp3p2rYIzW3VdZQD3Jxkqf+K7UrQsBKaGd5/d55JftLKLw8TSOF6dz&#10;KAMF3WKe9vTTGmr0wonWt73bDJyCT5K6gkUkC7d5hD0iV/EeXhAB+aNGTZHjixQjQVpA6wlFycJF&#10;Oc7O1e5/ZQ9wIcN56K4h+9kiPQtp+CxINuZ9YD7N+8Dh1bRhcsy+Ocy/NcdTTRTzPWdc8QcKTwcK&#10;7zRjbhxRch5Y9GZDA5lp90w0nTKZgSb7a98cUPEKcyMRQOHG2HsmfeeR7YOxYZ4LkHw/F33hV9B0&#10;ZcthtD9+QjGao7421WiQDAYfIrSKUYd8ufpwQxRopEkU6EsIFYq8DwRMBRsXKJ0EAtjVAIzUA1a6&#10;Ez1YkBBxazP2A6WkcTOxAmDDJEEEMHKJvWILdx/bBp/+Cg378HgTaoxgE65DGopYh8xd4UTU5djz&#10;4D60cstW0qvs0bTCJXstF1MrcJ8doApq8HAX+GEeL3VYJwUV8q7h3JeACwcF9sDcc2MkbwqndGiM&#10;rtbXXKMtcTve/1wyEOzADHapKHywmpHitpctaXiQwZ4Dt7BTQqu6DWGytSyeoW21DC8HvHQg1FL/&#10;xqiDVyPH5teGaIYR/yJg8i6S2cw9M/4wO1vAikN6qllPNURQCJVji6HwTry24WnaKN1UNdyU+HSF&#10;/Axrtmxcd3t8AVV/gOH30rj9/FqE9wK+HjxI07P32L/Ayz8AAAD//wMAUEsDBBQABgAIAAAAIQA/&#10;LzJw2wAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3aTVWmI2pRT1VIS2&#10;gvQ2TaZJaHY2ZLdJ+u8dvejlwfAe732TLkfbqJ46Xzs2EE8iUMS5K2ouDXzu3x4WoHxALrBxTAau&#10;5GGZ3d6kmBRu4C31u1AqKWGfoIEqhDbR2ucVWfQT1xKLd3KdxSBnV+qiw0HKbaOnUTTXFmuWhQpb&#10;WleUn3cXa+B9wGE1i1/7zfm0vh72Tx9fm5iMub8bVy+gAo3hLww/+IIOmTAd3YULrxoD8kj4VfEe&#10;n2dzUEcJTUFnqf7Pnn0DAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAQiBilygDAADJBwAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAPy8ycNsAAAAD&#10;AQAADwAAAAAAAAAAAAAAAACCBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAIoGAAAA&#10;AA==&#10;">
+              <v:group w14:anchorId="5EA9BAF4" id="Group 16" o:spid="_x0000_s1026" alt="&quot;&quot;" style="width:236.8pt;height:.6pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="4736,12" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBCIGKXKAMAAMkHAAAOAAAAZHJzL2Uyb0RvYy54bWysVclu2zAQvRfoPxA8tmi0xLETIXJQZEOB&#10;tA0Q9wNoilpQimRJ2nL69R2Skiw7CAqk9cEYaha+ebPw8mrXcrRl2jRS5Dg5iTFigsqiEVWOf6zu&#10;Pp1jZCwRBeFSsBw/M4Ovlu/fXXYqY6msJS+YRhBEmKxTOa6tVVkUGVqzlpgTqZgAZSl1SywcdRUV&#10;mnQQveVRGsfzqJO6UFpSZgx8vQlKvPTxy5JR+70sDbOI5xiwWf+v/f/a/UfLS5JVmqi6oT0M8gYU&#10;LWkEXDqGuiGWoI1uXoRqG6qlkaU9obKNZFk2lPkcIJskPsrmXsuN8rlUWVepkSag9oinN4el37b3&#10;Wj2pRx3Qg/gg6U8DvESdqrKp3p2rYIzW3VdZQD3Jxkqf+K7UrQsBKaGd5/d55JftLKLw8TSOF6dz&#10;KAMF3WKe9vTTGmr0wonWt73bDJyCT5K6gkUkC7d5hD0iV/EeXhAB+aNGTZHjixQjQVpA6wlFycJF&#10;Oc7O1e5/ZQ9wIcN56K4h+9kiPQtp+CxINuZ9YD7N+8Dh1bRhcsy+Ocy/NcdTTRTzPWdc8QcKTwcK&#10;7zRjbhxRch5Y9GZDA5lp90w0nTKZgSb7a98cUPEKcyMRQOHG2HsmfeeR7YOxYZ4LkHw/F33hV9B0&#10;ZcthtD9+QjGao7421WiQDAYfIrSKUYd8ufpwQxRopEkU6EsIFYq8DwRMBRsXKJ0EAtjVAIzUA1a6&#10;Ez1YkBBxazP2A6WkcTOxAmDDJEEEMHKJvWILdx/bBp/+Cg378HgTaoxgE65DGopYh8xd4UTU5djz&#10;4D60cstW0qvs0bTCJXstF1MrcJ8doApq8HAX+GEeL3VYJwUV8q7h3JeACwcF9sDcc2MkbwqndGiM&#10;rtbXXKMtcTve/1wyEOzADHapKHywmpHitpctaXiQwZ4Dt7BTQqu6DWGytSyeoW21DC8HvHQg1FL/&#10;xqiDVyPH5teGaIYR/yJg8i6S2cw9M/4wO1vAikN6qllPNURQCJVji6HwTry24WnaKN1UNdyU+HSF&#10;/Axrtmxcd3t8AVV/gOH30rj9/FqE9wK+HjxI07P32L/Ayz8AAAD//wMAUEsDBBQABgAIAAAAIQA/&#10;LzJw2wAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3aTVWmI2pRT1VIS2&#10;gvQ2TaZJaHY2ZLdJ+u8dvejlwfAe732TLkfbqJ46Xzs2EE8iUMS5K2ouDXzu3x4WoHxALrBxTAau&#10;5GGZ3d6kmBRu4C31u1AqKWGfoIEqhDbR2ucVWfQT1xKLd3KdxSBnV+qiw0HKbaOnUTTXFmuWhQpb&#10;WleUn3cXa+B9wGE1i1/7zfm0vh72Tx9fm5iMub8bVy+gAo3hLww/+IIOmTAd3YULrxoD8kj4VfEe&#10;n2dzUEcJTUFnqf7Pnn0DAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAQiBilygDAADJBwAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAPy8ycNsAAAAD&#10;AQAADwAAAAAAAAAAAAAAAACCBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAIoGAAAA&#10;AA==&#10;">
                 <v:group id="Group 17" o:spid="_x0000_s1027" style="position:absolute;left:6;top:6;width:4725;height:2" coordorigin="6,6" coordsize="4725,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAfcPqsxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvwv6H8Ba8aVoXZa1GEdkVDyKoC+Lt0TzbYvNSmmxb/70RBI/DzHzDzJedKUVDtSssK4iHEQji&#10;1OqCMwV/p9/BNwjnkTWWlknBnRwsFx+9OSbatnyg5ugzESDsElSQe18lUro0J4NuaCvi4F1tbdAH&#10;WWdS19gGuCnlKIom0mDBYSHHitY5pbfjv1GwabFdfcU/ze52Xd8vp/H+vItJqf5nt5qB8NT5d/jV&#10;3moF0xE8v4QfIBcPAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAB9w+qzEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                   <v:shape id="Freeform 18" o:spid="_x0000_s1028" style="position:absolute;left:6;top:6;width:4725;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="4725,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDEZs8NxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvBf9DeEJvNauFolujiCi09FJ32/tj87pZunlZk7iu/vpGEHocZuYbZrkebCt68qFxrGA6yUAQ&#10;V043XCv4KvdPcxAhImtsHZOCCwVYr0YPS8y1O/OB+iLWIkE45KjAxNjlUobKkMUwcR1x8n6ctxiT&#10;9LXUHs8Jbls5y7IXabHhtGCwo62h6rc4WQWf8+LjUB6v9YJ2vZG+/L5e3lulHsfD5hVEpCH+h+/t&#10;N61g8Qy3L+kHyNUfAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMRmzw3EAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l4724,e" filled="f" strokeweight=".58pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;4724,0" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <w10:anchorlock/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="73823BB4" w14:textId="77777777" w:rsidR="00D73456" w:rsidRPr="00C31ED8" w:rsidRDefault="00D73456" w:rsidP="00813E43">
       <w:pPr>
         <w:spacing w:line="185" w:lineRule="exact"/>
         <w:ind w:left="5558"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C31ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -28392,54 +28419,60 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="12A6FEB9" w14:textId="77777777" w:rsidR="00D73456" w:rsidRPr="00C31ED8" w:rsidRDefault="00D73456" w:rsidP="00D73456">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:ind w:left="4849"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C31ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6DEB6365" wp14:editId="7A511000">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6DEB6365" wp14:editId="05A459E9">
                 <wp:extent cx="3007360" cy="7620"/>
                 <wp:effectExtent l="2540" t="2540" r="9525" b="8890"/>
-                <wp:docPr id="94" name="Group 13"/>
+                <wp:docPr id="94" name="Group 13">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
                       <wpg:grpSpPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3007360" cy="7620"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="4736" cy="12"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wpg:grpSp>
                         <wpg:cNvPr id="95" name="Group 14"/>
                         <wpg:cNvGrpSpPr>
                           <a:grpSpLocks/>
                         </wpg:cNvGrpSpPr>
                         <wpg:grpSpPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="6" y="6"/>
@@ -28497,51 +28530,51 @@
                               <a:tailEnd/>
                             </a:ln>
                             <a:extLst>
                               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                 <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                   <a:solidFill>
                                     <a:srgbClr val="FFFFFF"/>
                                   </a:solidFill>
                                 </a14:hiddenFill>
                               </a:ext>
                             </a:extLst>
                           </wps:spPr>
                           <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                       </wpg:grpSp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="5F2BA7AE" id="Group 13" o:spid="_x0000_s1026" style="width:236.8pt;height:.6pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="4736,12" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAwSkDpKAMAAMkHAAAOAAAAZHJzL2Uyb0RvYy54bWysVclu2zAQvRfoPxA8tki0xLEbIXJQZEOB&#10;tA0Q9wNoilpQimRJ2nL69R2Skiw7CAqk9cEYamYe36y8vNq1HG2ZNo0UOU5OY4yYoLJoRJXjH6u7&#10;k08YGUtEQbgULMfPzOCr5ft3l53KWCpryQumEYAIk3Uqx7W1KosiQ2vWEnMqFROgLKVuiYWjrqJC&#10;kw7QWx6lcTyPOqkLpSVlxsDXm6DES49floza72VpmEU8x8DN+n/t/9fuP1pekqzSRNUN7WmQN7Bo&#10;SSPg0hHqhliCNrp5AdU2VEsjS3tKZRvJsmwo8zFANEl8FM29lhvlY6myrlJjmiC1R3l6Myz9tr3X&#10;6kk96sAexAdJfxrIS9SpKpvq3bkKxmjdfZUF1JNsrPSB70rdOggICe18fp/H/LKdRRQ+nsXx4mwO&#10;ZaCgW8zTPv20hhq9cKL1be82A6fgk6SuYBHJwm2eYc/IVbynF0Rg/qhRU+T44hwjQVpg6xOKkplD&#10;OY7O1e5/RQ90IcJ56K4h+tkiBSIudB8Fyca4D8yncR84vBo2TI7ZN4f5t+Z4qolivueMK/6QQqAY&#10;UninGXPjiJLzkEVvNjSQmXbPRNMpkxlosr/2zUEqXsncmAhI4cbYeyZ955Htg7FhnguQfD8XPesV&#10;NF3ZchjtjycoRnPU16YaDZLB4EOEVjHqkC9XDzegpIORR4G+BKhQ5D3Q2WDjgNIJENCuBmKkHrjS&#10;nejJgoSIW5uxHygljZuJFRAbJgkQwMgF9oot3H1sG3z6KzTsw+NNqDGCTbgOYShiHTN3hRNRl2Of&#10;B/ehlVu2kl5lj6YVLtlruZhagfvsgFVQg4e7wA/zeKnjOimokHcN574EXDgqsAfmPjdG8qZwSsfG&#10;6Gp9zTXaErfj/c8FA2AHZrBLReHBakaK2162pOFBBnsOuYWdElrVbQiTrWXxDG2rZXg54KUDoZb6&#10;N0YdvBo5Nr82RDOM+BcBk3eRzGbumfGH2fkCVhzSU816qiGCAlSOLYbCO/Hahqdpo3RT1XBT4sMV&#10;8jOs2bJx3e35BVb9AYbfS+P282sR3gv4evAgTc/eY/8CL/8AAAD//wMAUEsDBBQABgAIAAAAIQA/&#10;LzJw2wAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3aTVWmI2pRT1VIS2&#10;gvQ2TaZJaHY2ZLdJ+u8dvejlwfAe732TLkfbqJ46Xzs2EE8iUMS5K2ouDXzu3x4WoHxALrBxTAau&#10;5GGZ3d6kmBRu4C31u1AqKWGfoIEqhDbR2ucVWfQT1xKLd3KdxSBnV+qiw0HKbaOnUTTXFmuWhQpb&#10;WleUn3cXa+B9wGE1i1/7zfm0vh72Tx9fm5iMub8bVy+gAo3hLww/+IIOmTAd3YULrxoD8kj4VfEe&#10;n2dzUEcJTUFnqf7Pnn0DAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAMEpA6SgDAADJBwAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAPy8ycNsAAAAD&#10;AQAADwAAAAAAAAAAAAAAAACCBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAIoGAAAA&#10;AA==&#10;">
+              <v:group w14:anchorId="7524FEE9" id="Group 13" o:spid="_x0000_s1026" alt="&quot;&quot;" style="width:236.8pt;height:.6pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="4736,12" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAwSkDpKAMAAMkHAAAOAAAAZHJzL2Uyb0RvYy54bWysVclu2zAQvRfoPxA8tki0xLEbIXJQZEOB&#10;tA0Q9wNoilpQimRJ2nL69R2Skiw7CAqk9cEYamYe36y8vNq1HG2ZNo0UOU5OY4yYoLJoRJXjH6u7&#10;k08YGUtEQbgULMfPzOCr5ft3l53KWCpryQumEYAIk3Uqx7W1KosiQ2vWEnMqFROgLKVuiYWjrqJC&#10;kw7QWx6lcTyPOqkLpSVlxsDXm6DES49floza72VpmEU8x8DN+n/t/9fuP1pekqzSRNUN7WmQN7Bo&#10;SSPg0hHqhliCNrp5AdU2VEsjS3tKZRvJsmwo8zFANEl8FM29lhvlY6myrlJjmiC1R3l6Myz9tr3X&#10;6kk96sAexAdJfxrIS9SpKpvq3bkKxmjdfZUF1JNsrPSB70rdOggICe18fp/H/LKdRRQ+nsXx4mwO&#10;ZaCgW8zTPv20hhq9cKL1be82A6fgk6SuYBHJwm2eYc/IVbynF0Rg/qhRU+T44hwjQVpg6xOKkplD&#10;OY7O1e5/RQ90IcJ56K4h+tkiBSIudB8Fyca4D8yncR84vBo2TI7ZN4f5t+Z4qolivueMK/6QQqAY&#10;UninGXPjiJLzkEVvNjSQmXbPRNMpkxlosr/2zUEqXsncmAhI4cbYeyZ955Htg7FhnguQfD8XPesV&#10;NF3ZchjtjycoRnPU16YaDZLB4EOEVjHqkC9XDzegpIORR4G+BKhQ5D3Q2WDjgNIJENCuBmKkHrjS&#10;nejJgoSIW5uxHygljZuJFRAbJgkQwMgF9oot3H1sG3z6KzTsw+NNqDGCTbgOYShiHTN3hRNRl2Of&#10;B/ehlVu2kl5lj6YVLtlruZhagfvsgFVQg4e7wA/zeKnjOimokHcN574EXDgqsAfmPjdG8qZwSsfG&#10;6Gp9zTXaErfj/c8FA2AHZrBLReHBakaK2162pOFBBnsOuYWdElrVbQiTrWXxDG2rZXg54KUDoZb6&#10;N0YdvBo5Nr82RDOM+BcBk3eRzGbumfGH2fkCVhzSU816qiGCAlSOLYbCO/Hahqdpo3RT1XBT4sMV&#10;8jOs2bJx3e35BVb9AYbfS+P282sR3gv4evAgTc/eY/8CL/8AAAD//wMAUEsDBBQABgAIAAAAIQA/&#10;LzJw2wAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3aTVWmI2pRT1VIS2&#10;gvQ2TaZJaHY2ZLdJ+u8dvejlwfAe732TLkfbqJ46Xzs2EE8iUMS5K2ouDXzu3x4WoHxALrBxTAau&#10;5GGZ3d6kmBRu4C31u1AqKWGfoIEqhDbR2ucVWfQT1xKLd3KdxSBnV+qiw0HKbaOnUTTXFmuWhQpb&#10;WleUn3cXa+B9wGE1i1/7zfm0vh72Tx9fm5iMub8bVy+gAo3hLww/+IIOmTAd3YULrxoD8kj4VfEe&#10;n2dzUEcJTUFnqf7Pnn0DAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAMEpA6SgDAADJBwAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAPy8ycNsAAAAD&#10;AQAADwAAAAAAAAAAAAAAAACCBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAIoGAAAA&#10;AA==&#10;">
                 <v:group id="Group 14" o:spid="_x0000_s1027" style="position:absolute;left:6;top:6;width:4725;height:2" coordorigin="6,6" coordsize="4725,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCQmWLYxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvQr/D8gq91U1aUmp0FZG29CAFk4J4e2SfSTD7NmS3+fPtXaHgcZiZ3zCrzWga0VPnassK4nkE&#10;griwuuZSwW/++fwOwnlkjY1lUjCRg836YbbCVNuBD9RnvhQBwi5FBZX3bSqlKyoy6Oa2JQ7e2XYG&#10;fZBdKXWHQ4CbRr5E0Zs0WHNYqLClXUXFJfszCr4GHLav8Ue/v5x30ylPfo77mJR6ehy3SxCeRn8P&#10;/7e/tYJFArcv4QfI9RUAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCQmWLYxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                   <v:shape id="Freeform 15" o:spid="_x0000_s1028" style="position:absolute;left:6;top:6;width:4725;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="4725,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDUEWyVxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gq9mY09iKauUsRCSy+a6P2Rfc2GZt/G3W2M/vquUOhxmJlvmNVmtJ0YyIfWsYJZloMg&#10;rp1uuVFwrN6mCxAhImvsHJOCKwXYrB8mKyy0u/CBhjI2IkE4FKjAxNgXUobakMWQuZ44eV/OW4xJ&#10;+kZqj5cEt518zvO5tNhyWjDY09ZQ/V3+WAX7Rfl5qM63Zkm7wUhfnW7Xj06pp8fx9QVEpDH+h//a&#10;71rBcg73L+kHyPUvAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANQRbJXEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l4724,e" filled="f" strokeweight=".58pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;4724,0" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <w10:anchorlock/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B86AE90" w14:textId="5D44BBCE" w:rsidR="00D73456" w:rsidRPr="00C31ED8" w:rsidRDefault="00D73456" w:rsidP="00D73456">
       <w:pPr>
         <w:spacing w:line="185" w:lineRule="exact"/>
         <w:ind w:left="6220"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C31ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -28630,54 +28663,60 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="303F35DE" w14:textId="77777777" w:rsidR="00D73456" w:rsidRPr="00C31ED8" w:rsidRDefault="00D73456" w:rsidP="00D73456">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:ind w:left="214"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C31ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="12DFC903" wp14:editId="2E2F390E">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="12DFC903" wp14:editId="364BEC8C">
                 <wp:extent cx="2951480" cy="7620"/>
                 <wp:effectExtent l="2540" t="5715" r="8255" b="5715"/>
-                <wp:docPr id="97" name="Group 10"/>
+                <wp:docPr id="97" name="Group 10">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
                       <wpg:grpSpPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2951480" cy="7620"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="4648" cy="12"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wpg:grpSp>
                         <wpg:cNvPr id="98" name="Group 11"/>
                         <wpg:cNvGrpSpPr>
                           <a:grpSpLocks/>
                         </wpg:cNvGrpSpPr>
                         <wpg:grpSpPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="6" y="6"/>
@@ -28735,51 +28774,51 @@
                               <a:tailEnd/>
                             </a:ln>
                             <a:extLst>
                               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                 <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                   <a:solidFill>
                                     <a:srgbClr val="FFFFFF"/>
                                   </a:solidFill>
                                 </a14:hiddenFill>
                               </a:ext>
                             </a:extLst>
                           </wps:spPr>
                           <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                       </wpg:grpSp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="7FC28923" id="Group 10" o:spid="_x0000_s1026" style="width:232.4pt;height:.6pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="4648,12" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC9W1YrJgMAAMkHAAAOAAAAZHJzL2Uyb0RvYy54bWysVVtv0zAUfkfiP1h+BLE0XZet0bIJ7Sak&#10;AZNWfoDrOBeR2MZ2m45fz/FxkqWdJqRBHqJjn9t3rj6/3LUN2QpjayUzGh/NKBGSq7yWZUZ/rG4/&#10;nVFiHZM5a5QUGX0Sll5evH933ulUzFWlmlwYAkakTTud0co5nUaR5ZVomT1SWkhgFsq0zMHRlFFu&#10;WAfW2yaaz2ZJ1CmTa6O4sBZurwOTXqD9ohDcfS8KKxxpMgrYHP4N/tf+H12cs7Q0TFc172GwN6Bo&#10;WS3B6WjqmjlGNqZ+YaqtuVFWFe6IqzZSRVFzgTFANPHsIJo7ozYaYynTrtRjmiC1B3l6s1n+bXtn&#10;9KN+MAE9kPeK/7SQl6jTZTrl+3MZhMm6+6pyqCfbOIWB7wrTehMQEtlhfp/G/IqdIxwu58uTeHEG&#10;ZeDAO03mffp5BTV6ocSrm15tkSygi7xOPPcFi1gavCHCHpGveA8vkID8wZA6z+gStCVrAS0mlMSx&#10;t3IYna/d/4o+oQTQJqG7hugXyTHc+zAwCpaOce+JT+PeU3g1bJgc+9wc9t+a47FiWmDPWV/8IYXL&#10;IYW3Rgg/jiTUotMoNjSQnXbPhOPFLDTZX/tmLxWvZG5MBKRwY92dUNh5bHtvXZjnHCjs57wv/Aqa&#10;rmgbGO2Pn8iMJKSvTTkKxIPAh4isZqQjWK7e3GBlPgihFejL+KWh40HGG5pPDAHscgDGqgEr38ke&#10;LFCE+bU5w4HSyvqZWAEwaBkcFbAAQj6wV2TB96Fs0OldGNiHh5vQUAKbcB16VTPnkXkXniRdRjEP&#10;/qJVW7FSyHIH0wpOnrmNnEqB+skeqsAGDe8Ah3l06rFOCirVbd00WIJGeiinx0mCubGqqXPP9Gis&#10;KddXjSFb5nc8fv2W2BODXSpzNFYJlt/0tGN1E2hw3kBuYaeEVvUbwqZrlT9B2xoVXg546YColPlN&#10;SQevRkbtrw0zgpLmi4TJW8aLhX9m8LA4OYUVR8yUs55ymORgKqOOQuE9eeXC07TRpi4r8BRjuFJ9&#10;hjVb1L67EV9A1R9g+JEatx+uRXgv4HbvQZqeUeP5Bb74AwAA//8DAFBLAwQUAAYACAAAACEAqWSl&#10;ydoAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm92k1iIxm1KKeiqCrSDe&#10;ptlpEpqdDdltkv57Ry96GXi8x5vv5avJtWqgPjSeDaSzBBRx6W3DlYGP/cvdI6gQkS22nsnAhQKs&#10;iuurHDPrR36nYRcrJSUcMjRQx9hlWoeyJodh5jti8Y6+dxhF9pW2PY5S7lo9T5KldtiwfKixo01N&#10;5Wl3dgZeRxzX9+nzsD0dN5ev/cPb5zYlY25vpvUTqEhT/AvDD76gQyFMB39mG1RrQIbE3yveYrmQ&#10;GQcJzUEXuf7PXnwDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAvVtWKyYDAADJBwAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAqWSlydoAAAADAQAA&#10;DwAAAAAAAAAAAAAAAACABQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAIcGAAAAAA==&#10;">
+              <v:group w14:anchorId="2A142816" id="Group 10" o:spid="_x0000_s1026" alt="&quot;&quot;" style="width:232.4pt;height:.6pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="4648,12" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC9W1YrJgMAAMkHAAAOAAAAZHJzL2Uyb0RvYy54bWysVVtv0zAUfkfiP1h+BLE0XZet0bIJ7Sak&#10;AZNWfoDrOBeR2MZ2m45fz/FxkqWdJqRBHqJjn9t3rj6/3LUN2QpjayUzGh/NKBGSq7yWZUZ/rG4/&#10;nVFiHZM5a5QUGX0Sll5evH933ulUzFWlmlwYAkakTTud0co5nUaR5ZVomT1SWkhgFsq0zMHRlFFu&#10;WAfW2yaaz2ZJ1CmTa6O4sBZurwOTXqD9ohDcfS8KKxxpMgrYHP4N/tf+H12cs7Q0TFc172GwN6Bo&#10;WS3B6WjqmjlGNqZ+YaqtuVFWFe6IqzZSRVFzgTFANPHsIJo7ozYaYynTrtRjmiC1B3l6s1n+bXtn&#10;9KN+MAE9kPeK/7SQl6jTZTrl+3MZhMm6+6pyqCfbOIWB7wrTehMQEtlhfp/G/IqdIxwu58uTeHEG&#10;ZeDAO03mffp5BTV6ocSrm15tkSygi7xOPPcFi1gavCHCHpGveA8vkID8wZA6z+gStCVrAS0mlMSx&#10;t3IYna/d/4o+oQTQJqG7hugXyTHc+zAwCpaOce+JT+PeU3g1bJgc+9wc9t+a47FiWmDPWV/8IYXL&#10;IYW3Rgg/jiTUotMoNjSQnXbPhOPFLDTZX/tmLxWvZG5MBKRwY92dUNh5bHtvXZjnHCjs57wv/Aqa&#10;rmgbGO2Pn8iMJKSvTTkKxIPAh4isZqQjWK7e3GBlPgihFejL+KWh40HGG5pPDAHscgDGqgEr38ke&#10;LFCE+bU5w4HSyvqZWAEwaBkcFbAAQj6wV2TB96Fs0OldGNiHh5vQUAKbcB16VTPnkXkXniRdRjEP&#10;/qJVW7FSyHIH0wpOnrmNnEqB+skeqsAGDe8Ah3l06rFOCirVbd00WIJGeiinx0mCubGqqXPP9Gis&#10;KddXjSFb5nc8fv2W2BODXSpzNFYJlt/0tGN1E2hw3kBuYaeEVvUbwqZrlT9B2xoVXg546YColPlN&#10;SQevRkbtrw0zgpLmi4TJW8aLhX9m8LA4OYUVR8yUs55ymORgKqOOQuE9eeXC07TRpi4r8BRjuFJ9&#10;hjVb1L67EV9A1R9g+JEatx+uRXgv4HbvQZqeUeP5Bb74AwAA//8DAFBLAwQUAAYACAAAACEAqWSl&#10;ydoAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm92k1iIxm1KKeiqCrSDe&#10;ptlpEpqdDdltkv57Ry96GXi8x5vv5avJtWqgPjSeDaSzBBRx6W3DlYGP/cvdI6gQkS22nsnAhQKs&#10;iuurHDPrR36nYRcrJSUcMjRQx9hlWoeyJodh5jti8Y6+dxhF9pW2PY5S7lo9T5KldtiwfKixo01N&#10;5Wl3dgZeRxzX9+nzsD0dN5ev/cPb5zYlY25vpvUTqEhT/AvDD76gQyFMB39mG1RrQIbE3yveYrmQ&#10;GQcJzUEXuf7PXnwDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAvVtWKyYDAADJBwAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAqWSlydoAAAADAQAA&#10;DwAAAAAAAAAAAAAAAACABQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAIcGAAAAAA==&#10;">
                 <v:group id="Group 11" o:spid="_x0000_s1027" style="position:absolute;left:6;top:6;width:4636;height:2" coordorigin="6,6" coordsize="4636,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB+mM1GwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LasJA&#10;FN0L/YfhFrozk7QobXQUCW3pQgSTQnF3yVyTYOZOyEzz+HtnUejycN7b/WRaMVDvGssKkigGQVxa&#10;3XCl4Lv4WL6CcB5ZY2uZFMzkYL97WGwx1XbkMw25r0QIYZeigtr7LpXSlTUZdJHtiAN3tb1BH2Bf&#10;Sd3jGMJNK5/jeC0NNhwaauwoq6m85b9GweeI4+EleR+Ot2s2X4rV6eeYkFJPj9NhA8LT5P/Ff+4v&#10;reAtjA1fwg+QuzsAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAfpjNRsMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
                   <v:shape id="Freeform 12" o:spid="_x0000_s1028" style="position:absolute;left:6;top:6;width:4636;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="4636,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCjmNMyxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvQr/D8gRvurGg1NRVaqHgzb8tPT6yr0lI9m3YXZPop3eFgsdhZn7DLNe9qUVLzpeWFUwnCQji&#10;zOqScwXn09f4DYQPyBpry6TgSh7Wq5fBElNtOz5Qewy5iBD2KSooQmhSKX1WkEE/sQ1x9P6sMxii&#10;dLnUDrsIN7V8TZK5NFhyXCiwoc+Csup4MQpmVfm9v1Y/v3qzPd9ct2s3e71TajTsP95BBOrDM/zf&#10;3moFiwU8vsQfIFd3AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKOY0zLEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l4635,e" filled="f" strokeweight=".58pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;4635,0" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <w10:anchorlock/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="0402535A" w14:textId="77777777" w:rsidR="00D73456" w:rsidRPr="00C31ED8" w:rsidRDefault="00D73456" w:rsidP="00D73456">
       <w:pPr>
         <w:spacing w:line="184" w:lineRule="exact"/>
         <w:ind w:left="1805"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C31ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -28815,54 +28854,60 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F0744FA" w14:textId="77777777" w:rsidR="00D73456" w:rsidRPr="00C31ED8" w:rsidRDefault="00D73456" w:rsidP="00D73456">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:ind w:left="214"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C31ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="64AC9411" wp14:editId="4BB9430A">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="64AC9411" wp14:editId="3F7CCC4B">
                 <wp:extent cx="2979420" cy="7620"/>
                 <wp:effectExtent l="2540" t="9525" r="8890" b="1905"/>
-                <wp:docPr id="100" name="Group 7"/>
+                <wp:docPr id="100" name="Group 7">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
                       <wpg:grpSpPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2979420" cy="7620"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="4692" cy="12"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wpg:grpSp>
                         <wpg:cNvPr id="101" name="Group 8"/>
                         <wpg:cNvGrpSpPr>
                           <a:grpSpLocks/>
                         </wpg:cNvGrpSpPr>
                         <wpg:grpSpPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="6" y="6"/>
@@ -28920,51 +28965,51 @@
                               <a:tailEnd/>
                             </a:ln>
                             <a:extLst>
                               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                 <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                   <a:solidFill>
                                     <a:srgbClr val="FFFFFF"/>
                                   </a:solidFill>
                                 </a14:hiddenFill>
                               </a:ext>
                             </a:extLst>
                           </wps:spPr>
                           <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                       </wpg:grpSp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="20631693" id="Group 7" o:spid="_x0000_s1026" style="width:234.6pt;height:.6pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="4692,12" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQATp5Q1JAMAAMkHAAAOAAAAZHJzL2Uyb0RvYy54bWysVdtu2zAMfR+wfxD0uGG1k2ZOY9Qpht4w&#10;oNsKNPsARZYvmC1pkhKn+/pRlOM66YoB3fIQUCZFHh5edH6xaxuyFcbWSmZ0chJTIiRXeS3LjH5f&#10;3Xw4o8Q6JnPWKCky+igsvVi+fXPe6VRMVaWaXBgCTqRNO53RyjmdRpHllWiZPVFaSFAWyrTMwdGU&#10;UW5YB97bJprGcRJ1yuTaKC6sha9XQUmX6L8oBHffisIKR5qMAjaH/wb/1/4/Wp6ztDRMVzXvYbBX&#10;oGhZLSHo4OqKOUY2pn7mqq25UVYV7oSrNlJFUXOBOUA2k/gom1ujNhpzKdOu1ANNQO0RT692y79u&#10;b41+0PcmoAfxTvEfFniJOl2mY70/l8GYrLsvKod6so1TmPiuMK13ASmRHfL7OPArdo5w+DhdzBez&#10;KZSBg26egIT08wpq9OwSr677a7NkMQ13JlN/I2JpiIYIe0S+4j28IALye0PqHLoynlAiWQtwkVFy&#10;5r0cZ+dr97+yTyiBDJOQ3j77WXLWp45ZsHTI+8B8nPfBhRfThsmxT81h/605HiqmBfac9cUfKIQK&#10;BApvjBB+HskisIhm+way4+4ZaTptUwtN9te+OaDiBeYGIoDCjXW3QmHnse2dddhQZQ4S9nPeg14B&#10;80XbwGi//0BikpC+NuVgAC0SDN5FZBWTjmC5end7L0DCyAtY/MHR6d7GO5qOHAHsARir9lj5TvZg&#10;QSLMr80YB0or62diBcD2kwQewMgn9oItxD62DXf6EAb24fEmNJTAJlyHXtXMeWQ+hBdJl1HkwX9o&#10;1VasFKrc0bRCkCdtI8dWoetHqIIabvgAOMxDUI91VFCpbuqmwRI00kOZnyYJcmNVU+de6dFYU64v&#10;G0O2zO94/PlkwNmBGexSmaOzSrD8upcdq5sgg30D3MJOCa3qN4RN1yp/hLY1Krwc8NKBUCnzi5IO&#10;Xo2M2p8bZgQlzWcJk7eYzGb+mcHD7OPcLzsz1qzHGiY5uMqoo1B4L1668DRttKnLCiJNMF2pPsGa&#10;LWrf3YgvoOoPMPwoDdsP1yK8F/D14EEan/HG0wu8/A0AAP//AwBQSwMEFAAGAAgAAAAhAPSkiUTb&#10;AAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdJGrRmE0pRT0VwVYovU2T&#10;aRKanQ3ZbZL+e0cvenkwvMd732SLybZqoN43jg3EswgUceHKhisDX9u3uydQPiCX2DomAxfysMiv&#10;rzJMSzfyJw2bUCkpYZ+igTqELtXaFzVZ9DPXEYt3dL3FIGdf6bLHUcptq5MommuLDctCjR2taipO&#10;m7M18D7iuLyPX4f16bi67LePH7t1TMbc3kzLF1CBpvAXhh98QYdcmA7uzKVXrQF5JPyqeA/z5wTU&#10;QUIJ6DzT/9nzbwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQATp5Q1JAMAAMkHAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD0pIlE2wAAAAMBAAAP&#10;AAAAAAAAAAAAAAAAAH4FAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAhgYAAAAA&#10;">
+              <v:group w14:anchorId="041A13F9" id="Group 7" o:spid="_x0000_s1026" alt="&quot;&quot;" style="width:234.6pt;height:.6pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="4692,12" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQATp5Q1JAMAAMkHAAAOAAAAZHJzL2Uyb0RvYy54bWysVdtu2zAMfR+wfxD0uGG1k2ZOY9Qpht4w&#10;oNsKNPsARZYvmC1pkhKn+/pRlOM66YoB3fIQUCZFHh5edH6xaxuyFcbWSmZ0chJTIiRXeS3LjH5f&#10;3Xw4o8Q6JnPWKCky+igsvVi+fXPe6VRMVaWaXBgCTqRNO53RyjmdRpHllWiZPVFaSFAWyrTMwdGU&#10;UW5YB97bJprGcRJ1yuTaKC6sha9XQUmX6L8oBHffisIKR5qMAjaH/wb/1/4/Wp6ztDRMVzXvYbBX&#10;oGhZLSHo4OqKOUY2pn7mqq25UVYV7oSrNlJFUXOBOUA2k/gom1ujNhpzKdOu1ANNQO0RT692y79u&#10;b41+0PcmoAfxTvEfFniJOl2mY70/l8GYrLsvKod6so1TmPiuMK13ASmRHfL7OPArdo5w+DhdzBez&#10;KZSBg26egIT08wpq9OwSr677a7NkMQ13JlN/I2JpiIYIe0S+4j28IALye0PqHLoynlAiWQtwkVFy&#10;5r0cZ+dr97+yTyiBDJOQ3j77WXLWp45ZsHTI+8B8nPfBhRfThsmxT81h/605HiqmBfac9cUfKIQK&#10;BApvjBB+HskisIhm+way4+4ZaTptUwtN9te+OaDiBeYGIoDCjXW3QmHnse2dddhQZQ4S9nPeg14B&#10;80XbwGi//0BikpC+NuVgAC0SDN5FZBWTjmC5end7L0DCyAtY/MHR6d7GO5qOHAHsARir9lj5TvZg&#10;QSLMr80YB0or62diBcD2kwQewMgn9oItxD62DXf6EAb24fEmNJTAJlyHXtXMeWQ+hBdJl1HkwX9o&#10;1VasFKrc0bRCkCdtI8dWoetHqIIabvgAOMxDUI91VFCpbuqmwRI00kOZnyYJcmNVU+de6dFYU64v&#10;G0O2zO94/PlkwNmBGexSmaOzSrD8upcdq5sgg30D3MJOCa3qN4RN1yp/hLY1Krwc8NKBUCnzi5IO&#10;Xo2M2p8bZgQlzWcJk7eYzGb+mcHD7OPcLzsz1qzHGiY5uMqoo1B4L1668DRttKnLCiJNMF2pPsGa&#10;LWrf3YgvoOoPMPwoDdsP1yK8F/D14EEan/HG0wu8/A0AAP//AwBQSwMEFAAGAAgAAAAhAPSkiUTb&#10;AAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdJGrRmE0pRT0VwVYovU2T&#10;aRKanQ3ZbZL+e0cvenkwvMd732SLybZqoN43jg3EswgUceHKhisDX9u3uydQPiCX2DomAxfysMiv&#10;rzJMSzfyJw2bUCkpYZ+igTqELtXaFzVZ9DPXEYt3dL3FIGdf6bLHUcptq5MommuLDctCjR2taipO&#10;m7M18D7iuLyPX4f16bi67LePH7t1TMbc3kzLF1CBpvAXhh98QYdcmA7uzKVXrQF5JPyqeA/z5wTU&#10;QUIJ6DzT/9nzbwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQATp5Q1JAMAAMkHAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD0pIlE2wAAAAMBAAAP&#10;AAAAAAAAAAAAAAAAAH4FAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAhgYAAAAA&#10;">
                 <v:group id="Group 8" o:spid="_x0000_s1027" style="position:absolute;left:6;top:6;width:4680;height:2" coordorigin="6,6" coordsize="4680,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAkiD/HwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X/A/LCL01mygtEl1DECs9SKFGEG9DdkyC2dmQ3Sbx33cLhd7m8T5nk02mFQP1rrGsIIliEMSl&#10;1Q1XCs7F+8sKhPPIGlvLpOBBDrLt7GmDqbYjf9Fw8pUIIexSVFB736VSurImgy6yHXHgbrY36APs&#10;K6l7HEO4aeUijt+kwYZDQ40d7Woq76dvo+Aw4pgvk/1wvN92j2vx+nk5JqTU83zK1yA8Tf5f/Of+&#10;0GF+nMDvM+ECuf0BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJIg/x8MAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
                   <v:shape id="Freeform 9" o:spid="_x0000_s1028" style="position:absolute;left:6;top:6;width:4680;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="4680,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDPAUXjwgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8Mw&#10;DL0P9h+MBrutzgILXVa3lIXCGPTQZPQsYi0OjWUTu0327+dCoTc93qdWm9kO4kJj6B0reF1kIIhb&#10;p3vuFPw0u5cliBCRNQ6OScEfBdisHx9WWGo38YEudexECuFQogIToy+lDK0hi2HhPHHift1oMSY4&#10;dlKPOKVwO8g8ywppsefUYNDTp6H2VJ+tgmryheny/XdR+2N1fNdNFd4apZ6f5u0HiEhzvItv7i+d&#10;5mc5XJ9JF8j1PwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDPAUXjwgAAANwAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,l4680,e" filled="f" strokeweight=".58pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;4680,0" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <w10:anchorlock/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="24EDD0E3" w14:textId="302A397E" w:rsidR="00D73456" w:rsidRPr="00C31ED8" w:rsidRDefault="00D73456" w:rsidP="00D73456">
       <w:pPr>
         <w:spacing w:line="184" w:lineRule="exact"/>
         <w:ind w:left="1570"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C31ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -36066,54 +36111,54 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="02F133FE" w14:textId="77777777" w:rsidR="002B305D" w:rsidRDefault="00DC7C55">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1828"/>
         </w:tabs>
         <w:spacing w:line="200" w:lineRule="atLeast"/>
         <w:ind w:left="524"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:position w:val="24"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:noProof/>
           <w:position w:val="24"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4E7EE49B" wp14:editId="7514FAA7">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4E7EE49B" wp14:editId="3EBAD2EC">
                 <wp:extent cx="192405" cy="192405"/>
                 <wp:effectExtent l="2540" t="9525" r="5080" b="7620"/>
-                <wp:docPr id="4" name="Group 3"/>
+                <wp:docPr id="4" name="Group 3" descr="Location to check if an explanation is attached to this certification."/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
                       <wpg:grpSpPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="192405" cy="192405"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="303" cy="303"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wpg:grpSp>
                         <wpg:cNvPr id="5" name="Group 4"/>
                         <wpg:cNvGrpSpPr>
                           <a:grpSpLocks/>
                         </wpg:cNvGrpSpPr>
                         <wpg:grpSpPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="7" y="7"/>
@@ -36206,83 +36251,89 @@
                               <a:tailEnd/>
                             </a:ln>
                             <a:extLst>
                               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                 <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                   <a:solidFill>
                                     <a:srgbClr val="FFFFFF"/>
                                   </a:solidFill>
                                 </a14:hiddenFill>
                               </a:ext>
                             </a:extLst>
                           </wps:spPr>
                           <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                       </wpg:grpSp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="17B74F3F" id="Group 3" o:spid="_x0000_s1026" style="width:15.15pt;height:15.15pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="303,303" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQApwIQwGQQAAB8MAAAOAAAAZHJzL2Uyb0RvYy54bWy0VtuO2zYQfQ/QfyD4mMIrySvfhPUGgS+L&#10;AGkTIMoH0BJ1QSVRJWXL26L/3uFQkiVf6kWK+EEaekbDOWeGw3n6cMwzcuBSpaJYUufBpoQXgQjT&#10;Il7S7/52NKdEVawIWSYKvqSvXNEPz7+8e6pLj49FIrKQSwJOCuXV5ZImVVV6lqWChOdMPYiSF6CM&#10;hMxZBUsZW6FkNXjPM2ts21OrFjIspQi4UvDv2ijpM/qPIh5UX6JI8YpkSwqxVfiU+Nzpp/X8xLxY&#10;sjJJgyYM9gNR5CwtYNPO1ZpVjOxleuEqTwMplIiqh0DkloiiNOCIAdA49hmaFyn2JWKJvTouO5qA&#10;2jOeftht8PvhqyRpuKQuJQXLIUW4K3nU1NRl7IHFiyy/lV+lwQfiZxH8oUBtnev1OjbGZFf/JkJw&#10;x/aVQGqOkcy1CwBNjpiB1y4D/FiRAP50FmPXnlASgKqRMUNBAmm8+CpINs13j/aj+UgLOjLmme0w&#10;xCYkgwcXHbQGPGzZB+/+bPAzSgDhzJRfC348h8OikWthCHtgf4J9/sVN2HC41Kl+1P+rn28JKzmW&#10;pdLV0VA4bSncSs71gSUTwyIatfWj+sXT09Sl8hTU2N2yGTBxi7mOB+YFe1W9cIGVxw6fVYXExiFI&#10;WM9hk3gfukOUZ3D4fx0Rm8xIk5y4M3Bag/cW8W1Sky5NJ5txa4NOxovJpRsoVLMPuNEGyTU/cBh7&#10;wVz1AyXb+fHd6+FATu65AT47NzfDgbq852fRmmh25tfDce5z3Cd5dp0bZ0jytUz1Ofad8Y1ohiRf&#10;89Pn+FY0Q46veelT7DvTG9G8gWOnT/IgWVDwXUmzpK3y4Fg0ZQ4SYfpKtrEVl0LpZuoD29Bu/LZl&#10;gpU+EzeMgQxtjOcC9vtvY4hUGzuO7gF3rR1IGJpjy7hvbpqAD3z0vJvPGsASbv7zO19SAnf+zrTW&#10;klWaJ41Xi6Q2bZck5q3/z8WB+wItqtPd05x62O2kz4q+HXZlgHOybPXtu0R/rR1OIeCv1bZvYwVn&#10;Bny9xeZyvyATihuKNEjMRAdc89VrjoXYplkGxjoQTcfCcV2sFiWyNNRKrVMy3q0ySQ5MT1T4a5Iw&#10;MIPJpQjRWcJZuGnkiqWZkRGu9gctvEmDbuY4Mv29sBeb+WbujtzxdDNy7fV69HG7ckfTrTObrB/X&#10;q9Xa+UeH5rhekoYhL3R07fjmuG+73ppB0gxe3QA3QDEAu8XfJVhrGAaSDFjaN6KDMcTcb3rwUN5O&#10;hK9w10lh5lGYn0FIhPyLkhpm0SVVf+6Z5JRknwq4rHUm9PCKC3cyG8NC9jW7voYVAbha0orCkdfi&#10;qjID776UaZzATg6mtRAfYTSLUn0jYnwmqmYB8wJKzUDXyDCFgjQYc/trtDrN9c//AgAA//8DAFBL&#10;AwQUAAYACAAAACEACTR0CNgAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnB&#10;m93EoEjMppSinopgK4i3aXaahGZnQ3abpP/eUQ96mcfwhve+KZaz69RIQ2g9G0gXCSjiytuWawPv&#10;u+ebB1AhIlvsPJOBMwVYlpcXBebWT/xG4zbWSkI45GigibHPtQ5VQw7DwvfE4h384DDKOtTaDjhJ&#10;uOv0bZLca4ctS0ODPa0bqo7bkzPwMuG0ytKncXM8rM+fu7vXj01KxlxfzatHUJHm+HcM3/iCDqUw&#10;7f2JbVCdAXkk/kzxsiQDtf9VXRb6P3v5BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACnA&#10;hDAZBAAAHwwAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AAk0dAjYAAAAAwEAAA8AAAAAAAAAAAAAAAAAcwYAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB4BwAAAAA=&#10;">
-[...1 lines deleted...]
-                  <v:shape id="Freeform 5" o:spid="_x0000_s1028" style="position:absolute;left:7;top:7;width:288;height:288;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="288,288" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAI9xPnsIA&#10;AADaAAAADwAAAGRycy9kb3ducmV2LnhtbESPS4sCMRCE7wv+h9CCtzWjC7KORlFBVk+uz3Mz6Xno&#10;pDNMMjr+eyMs7LGoqq+o6bw1pbhT7QrLCgb9CARxYnXBmYLTcf35DcJ5ZI2lZVLwJAfzWedjirG2&#10;D97T/eAzESDsYlSQe1/FUrokJ4Oubyvi4KW2NuiDrDOpa3wEuCnlMIpG0mDBYSHHilY5JbdDYxR8&#10;HZ+L63p5WeJQ/ozPRZNef7c7pXrddjEB4an1/+G/9kYrGMH7SrgBcvYCAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhAPD3irv9AAAA4gEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAMd1fYdIAAACPAQAACwAAAAAAAAAAAAAAAAAuAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAMy8FnkEAAAA5AAAAEAAAAAAAAAAAAAAAAAApAgAAZHJzL3NoYXBleG1s&#10;LnhtbFBLAQItABQABgAIAAAAIQAj3E+ewgAAANoAAAAPAAAAAAAAAAAAAAAAAJgCAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABAD1AAAAhwMAAAAA&#10;" path="m,288r288,l288,,,,,288xe" filled="f" strokeweight=".72pt">
+              <v:group w14:anchorId="7EB3F8EC" id="Group 3" o:spid="_x0000_s1026" alt="Location to check if an explanation is attached to this certification." style="width:15.15pt;height:15.15pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="303,303" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCLUu+jvwMAABULAAAOAAAAZHJzL2Uyb0RvYy54bWysVm2P2zYM/j5g/0HQxw0922nucmdcrija&#10;3mFAuxWo9wMUWX5BbcuTlDjXX1+Ssh07lyxFt3xwaPMRRT6kKN6/2dcV2yljS92seXQVcqYaqdOy&#10;ydf87+Tx1S1n1okmFZVu1Jo/K8vfPPz6y33XxmqhC12lyjAw0ti4a9e8cK6Ng8DKQtXCXulWNaDM&#10;tKmFg1eTB6kRHVivq2ARhjdBp03aGi2VtfD1vVfyB7KfZUq6v7LMKseqNQffHD0NPTf4DB7uRZwb&#10;0Ral7N0QP+FFLcoGNh1NvRdOsK0pX5iqS2m01Zm7kroOdJaVUlEMEE0UHkXzZPS2pVjyuMvbkSag&#10;9oinnzYr/9w9mfZL+9l470H8qOVXC7wEXZvHUz2+5x7MNt0nnUI+xdZpCnyfmRpNQEhsT/w+j/yq&#10;vWMSPkZ3i2V4zZkEVS8T/7KAJL1YJYsP/brX4Wu/CAX0TMR+O3KxdwlT3vvnRXD9s2FluuawZSNq&#10;8JYIZUu0cRwcpu7/Cn7FGUS48sU1BL+4haOAkaMwD3uGP4R9vOJs2HB07KE67H+rji+FaBUVncXs&#10;9xTeDBQ+GqXwOLJrzyKBhvqx0+KZaLrWxhZq7GLZzJg4x9zIg4jl1ronpanyxO6jdURsnoJE9Zz2&#10;iU/g7Gd1BUf791csZCvWJycfAdEA+C1gScg6NqbpgFkMGDKyuLt+aQYK1e8DZhBQnLKzHEDn7UDJ&#10;jnaS5Wl3ICeTmE66A3yOZs66A3V5yc7dAEF2bk+7E13meEry6jQ30ZzkU5macpxEizPezEk+ZWfK&#10;8Tlv5hyfsjKlOIluznjzAxxHU5JnyYKCH0taFEOVy33TlzlITOCFG1IrbrXFZpoA29BukqFlAgrP&#10;xBkwkIFgOhew37+DwVMERxH2gIvoCBJGcGoZl+G+CSTAx8S6X9YHbOBeP77RDWdwo298a22FQ54w&#10;XhRZ59suK/w/fq/1TiWaEO5w9/SnHnY76KtmiqOuDOEckIN++G/J3oCjGQPsDdrh36PgzICtH8G8&#10;3E9W2ipPEQZJmRgDR74mzbHRj2VVARgdQTruouWSqsXqqkxRiTpr8s27yrCdwHmJfn0SZjCYS5qU&#10;jBVKpB962Ymy8jKFSxOE7/t43dp4o9NnuAOM9lMYTI0gFNp846yDCWzN7T9bYRRn1R8NXGLoIY5s&#10;9LK8Xi3gxUw1m6lGNBJMrbnjcBRQfOf8mLdtTZkXsFNE4Tb6LYwsWYk3BYwPg1f9C9yjJI2DBE0Y&#10;MHvB19lwN32nFYdp9uE7AAAA//8DAFBLAwQUAAYACAAAACEACTR0CNgAAAADAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm93EoEjMppSinopgK4i3aXaahGZnQ3abpP/eUQ96mcfw&#10;hve+KZaz69RIQ2g9G0gXCSjiytuWawPvu+ebB1AhIlvsPJOBMwVYlpcXBebWT/xG4zbWSkI45Gig&#10;ibHPtQ5VQw7DwvfE4h384DDKOtTaDjhJuOv0bZLca4ctS0ODPa0bqo7bkzPwMuG0ytKncXM8rM+f&#10;u7vXj01KxlxfzatHUJHm+HcM3/iCDqUw7f2JbVCdAXkk/kzxsiQDtf9VXRb6P3v5BQAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAItS76O/AwAAFQsAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAAk0dAjYAAAAAwEAAA8AAAAAAAAAAAAAAAAAGQYAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAeBwAAAAA=&#10;">
+                <v:group id="Group 4" o:spid="_x0000_s1027" style="position:absolute;left:7;top:7;width:288;height:288" coordorigin="7,7" coordsize="288,288" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA92YMoxAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTe6iYtKSW6hiBWeghCtSDeHtlnEsy+Ddk1if++KxR6HGbmG2aVTaYVA/WusawgXkQg&#10;iEurG64U/Bw/Xz5AOI+ssbVMCu7kIFvPnlaYajvyNw0HX4kAYZeigtr7LpXSlTUZdAvbEQfvYnuD&#10;Psi+krrHMcBNK1+j6F0abDgs1NjRpqbyergZBbsRx/wt3g7F9bK5n4/J/lTEpNTzfMqXIDxN/j/8&#10;1/7SChJ4XAk3QK5/AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAD3ZgyjEAAAA2gAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
+                  <v:shape id="Freeform 5" o:spid="_x0000_s1028" style="position:absolute;left:7;top:7;width:288;height:288;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="288,288" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAj3E+ewgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9LiwIx&#10;EITvC/6H0IK3NaMLso5GUUFWT67PczPpeeikM0wyOv57Iyzssaiqr6jpvDWluFPtCssKBv0IBHFi&#10;dcGZgtNx/fkNwnlkjaVlUvAkB/NZ52OKsbYP3tP94DMRIOxiVJB7X8VSuiQng65vK+LgpbY26IOs&#10;M6lrfAS4KeUwikbSYMFhIceKVjklt0NjFHwdn4vrenlZ4lD+jM9Fk15/tzulet12MQHhqfX/4b/2&#10;RisYwftKuAFy9gIAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAj3E+ewgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,288r288,l288,,,,,288xe" filled="f" strokeweight=".72pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,295;288,295;288,7;0,7;0,295" o:connectangles="0,0,0,0,0"/>
                   </v:shape>
                 </v:group>
                 <w10:anchorlock/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00D57EE9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:position w:val="24"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="40E0CB89" wp14:editId="1B79F1D5">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="40E0CB89" wp14:editId="35DB4447">
                 <wp:extent cx="4619625" cy="432435"/>
                 <wp:effectExtent l="0" t="0" r="28575" b="24765"/>
-                <wp:docPr id="3" name="Text Box 2"/>
+                <wp:docPr id="3" name="Text Box 2">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="4619625" cy="432435"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9144">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
@@ -36448,51 +36499,51 @@
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman"/>
                                 <w:spacing w:val="-1"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:t>certification.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="40E0CB89" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="width:363.75pt;height:34.05pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAAGOCfDQIAAPkDAAAOAAAAZHJzL2Uyb0RvYy54bWysk8Fu2zAMhu8D9g6C7ouTNA1aI07Rpesw&#10;oOsGdH0AWZZtYbKoUUrs7OlHyU5abLdiPgiURf0kP1Kbm6Ez7KDQa7AFX8zmnCkrodK2Kfjzj/sP&#10;V5z5IGwlDFhV8KPy/Gb7/t2md7laQgumUshIxPq8dwVvQ3B5lnnZqk74GThl6bAG7ESgLTZZhaIn&#10;9c5ky/l8nfWAlUOQynv6ezce8m3Sr2slw7e69iowU3DKLaQV01rGNdtuRN6gcK2WUxriDVl0QlsK&#10;epa6E0GwPep/pDotETzUYSahy6CutVSpBqpmMf+rmqdWOJVqITjenTH5/ycrHw9P7juyMHyEgRqY&#10;ivDuAeRPzyzsWmEbdYsIfatERYEXEVnWO59PVyNqn/soUvZfoaImi32AJDTU2EUqVCcjdWrA8Qxd&#10;DYFJ+rlaL67Xy0vOJJ2tLpari8sUQuSn2w59+KygY9EoOFJTk7o4PPgQsxH5ySUGs3CvjUmNNZb1&#10;Bb9erFZjXWB0FQ+jm8em3BlkBxFHI31TXP/ardOBBtToruBXZyeRRxqfbJWiBKHNaFMmxk54IpGR&#10;TRjKgelqYhdplVAdiRfCOI/0fshoAX9z1tMsFtz/2gtUnJkvlpjHwT0ZeDLKkyGspKsFD5yN5i6M&#10;A753qJuWlMeuWrilvtQ6IXvJYkqX5iuRnN5CHODX++T18mK3fwAAAP//AwBQSwMEFAAGAAgAAAAh&#10;AE+o3gDcAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdtGgTYjZFRE8V&#10;irUo3ibZMQlmZ8PuNkn/vWsvehl4vMd73xSb2fRiJOc7ywqWiwQEcW11x42Cw9vzTQbCB2SNvWVS&#10;cCIPm/LyosBc24lfadyHRsQS9jkqaEMYcil93ZJBv7ADcfS+rDMYonSN1A6nWG56uUqStTTYcVxo&#10;caDHlurv/dEowI/tp53dbfU+nkLWTLvDNn15Uur6an64BxFoDn9h+MWP6FBGpsoeWXvRK4iPhPON&#10;XrpK70BUCtbZEmRZyP/w5Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAABjgnw0CAAD5&#10;AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAT6jeANwA&#10;AAAEAQAADwAAAAAAAAAAAAAAAABnBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHAF&#10;AAAAAA==&#10;" filled="f" strokeweight=".72pt">
+              <v:shape id="Text Box 2" o:spid="_x0000_s1027" type="#_x0000_t202" alt="&quot;&quot;" style="width:363.75pt;height:34.05pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAAGOCfDQIAAPkDAAAOAAAAZHJzL2Uyb0RvYy54bWysk8Fu2zAMhu8D9g6C7ouTNA1aI07Rpesw&#10;oOsGdH0AWZZtYbKoUUrs7OlHyU5abLdiPgiURf0kP1Kbm6Ez7KDQa7AFX8zmnCkrodK2Kfjzj/sP&#10;V5z5IGwlDFhV8KPy/Gb7/t2md7laQgumUshIxPq8dwVvQ3B5lnnZqk74GThl6bAG7ESgLTZZhaIn&#10;9c5ky/l8nfWAlUOQynv6ezce8m3Sr2slw7e69iowU3DKLaQV01rGNdtuRN6gcK2WUxriDVl0QlsK&#10;epa6E0GwPep/pDotETzUYSahy6CutVSpBqpmMf+rmqdWOJVqITjenTH5/ycrHw9P7juyMHyEgRqY&#10;ivDuAeRPzyzsWmEbdYsIfatERYEXEVnWO59PVyNqn/soUvZfoaImi32AJDTU2EUqVCcjdWrA8Qxd&#10;DYFJ+rlaL67Xy0vOJJ2tLpari8sUQuSn2w59+KygY9EoOFJTk7o4PPgQsxH5ySUGs3CvjUmNNZb1&#10;Bb9erFZjXWB0FQ+jm8em3BlkBxFHI31TXP/ardOBBtToruBXZyeRRxqfbJWiBKHNaFMmxk54IpGR&#10;TRjKgelqYhdplVAdiRfCOI/0fshoAX9z1tMsFtz/2gtUnJkvlpjHwT0ZeDLKkyGspKsFD5yN5i6M&#10;A753qJuWlMeuWrilvtQ6IXvJYkqX5iuRnN5CHODX++T18mK3fwAAAP//AwBQSwMEFAAGAAgAAAAh&#10;AE+o3gDcAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdtGgTYjZFRE8V&#10;irUo3ibZMQlmZ8PuNkn/vWsvehl4vMd73xSb2fRiJOc7ywqWiwQEcW11x42Cw9vzTQbCB2SNvWVS&#10;cCIPm/LyosBc24lfadyHRsQS9jkqaEMYcil93ZJBv7ADcfS+rDMYonSN1A6nWG56uUqStTTYcVxo&#10;caDHlurv/dEowI/tp53dbfU+nkLWTLvDNn15Uur6an64BxFoDn9h+MWP6FBGpsoeWXvRK4iPhPON&#10;XrpK70BUCtbZEmRZyP/w5Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAABjgnw0CAAD5&#10;AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAT6jeANwA&#10;AAAEAQAADwAAAAAAAAAAAAAAAABnBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHAF&#10;AAAAAA==&#10;" filled="f" strokeweight=".72pt">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="0B997F7C" w14:textId="77777777" w:rsidR="002B305D" w:rsidRDefault="00D57EE9">
                       <w:pPr>
                         <w:spacing w:before="74" w:line="243" w:lineRule="auto"/>
                         <w:ind w:left="145" w:right="1242"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:t>Check</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman"/>
                           <w:spacing w:val="-6"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
@@ -36641,110 +36692,110 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="1828"/>
         </w:tabs>
         <w:spacing w:line="200" w:lineRule="atLeast"/>
         <w:ind w:left="524"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00126A10" w:rsidRPr="00126A10">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="800" w:right="1320" w:bottom="280" w:left="1340" w:header="449" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4AD6A542" w14:textId="77777777" w:rsidR="00FE3C24" w:rsidRDefault="00FE3C24">
+    <w:p w14:paraId="177E61CA" w14:textId="77777777" w:rsidR="002F1F3A" w:rsidRDefault="002F1F3A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="29FD40C5" w14:textId="77777777" w:rsidR="00FE3C24" w:rsidRDefault="00FE3C24">
+    <w:p w14:paraId="78AAB384" w14:textId="77777777" w:rsidR="002F1F3A" w:rsidRDefault="002F1F3A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6340BE56" w14:textId="77777777" w:rsidR="00FE3C24" w:rsidRDefault="00FE3C24">
+    <w:p w14:paraId="18945D9C" w14:textId="77777777" w:rsidR="002F1F3A" w:rsidRDefault="002F1F3A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="429582A9" w14:textId="77777777" w:rsidR="00FE3C24" w:rsidRDefault="00FE3C24">
+    <w:p w14:paraId="09A7F3DA" w14:textId="77777777" w:rsidR="002F1F3A" w:rsidRDefault="002F1F3A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1368"/>
       <w:gridCol w:w="3060"/>
       <w:gridCol w:w="5130"/>
     </w:tblGrid>
     <w:tr w:rsidR="00842A69" w:rsidRPr="004E6B1C" w14:paraId="57FED1B5" w14:textId="77777777" w:rsidTr="00E475E1">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1368" w:type="dxa"/>
@@ -37255,127 +37306,130 @@
   <w:rsids>
     <w:rsidRoot w:val="002B305D"/>
     <w:rsid w:val="0003326D"/>
     <w:rsid w:val="00037E8A"/>
     <w:rsid w:val="000709EE"/>
     <w:rsid w:val="00071FD8"/>
     <w:rsid w:val="000938B6"/>
     <w:rsid w:val="000C4921"/>
     <w:rsid w:val="000E0742"/>
     <w:rsid w:val="000E43B1"/>
     <w:rsid w:val="0010182F"/>
     <w:rsid w:val="00115ED1"/>
     <w:rsid w:val="00126A10"/>
     <w:rsid w:val="00126CBE"/>
     <w:rsid w:val="001729E0"/>
     <w:rsid w:val="00183253"/>
     <w:rsid w:val="0019312D"/>
     <w:rsid w:val="001E4232"/>
     <w:rsid w:val="001E6AD4"/>
     <w:rsid w:val="0020467A"/>
     <w:rsid w:val="00207B61"/>
     <w:rsid w:val="002111E4"/>
     <w:rsid w:val="0023281B"/>
     <w:rsid w:val="0025045D"/>
     <w:rsid w:val="00250E38"/>
+    <w:rsid w:val="00285A4D"/>
     <w:rsid w:val="002968DC"/>
     <w:rsid w:val="002B305D"/>
     <w:rsid w:val="002C0D53"/>
+    <w:rsid w:val="002F1F3A"/>
     <w:rsid w:val="003560FD"/>
     <w:rsid w:val="003805E4"/>
     <w:rsid w:val="00385F0E"/>
     <w:rsid w:val="00387F4B"/>
     <w:rsid w:val="00391AA8"/>
     <w:rsid w:val="003B590E"/>
     <w:rsid w:val="003C3A77"/>
     <w:rsid w:val="003D13EE"/>
     <w:rsid w:val="003F7E13"/>
     <w:rsid w:val="004070F3"/>
     <w:rsid w:val="004647D7"/>
     <w:rsid w:val="004B47F4"/>
     <w:rsid w:val="004B62F1"/>
     <w:rsid w:val="004C4C3D"/>
     <w:rsid w:val="00533AB8"/>
     <w:rsid w:val="00576E9C"/>
     <w:rsid w:val="006646B2"/>
     <w:rsid w:val="006F5900"/>
     <w:rsid w:val="007365B5"/>
     <w:rsid w:val="007433A0"/>
     <w:rsid w:val="007707AB"/>
     <w:rsid w:val="00771D18"/>
     <w:rsid w:val="007923DC"/>
     <w:rsid w:val="007A4489"/>
     <w:rsid w:val="007A5FE7"/>
+    <w:rsid w:val="007D58A9"/>
     <w:rsid w:val="007F4AA4"/>
     <w:rsid w:val="00813E43"/>
     <w:rsid w:val="00816ACA"/>
     <w:rsid w:val="008311FB"/>
     <w:rsid w:val="00842A69"/>
     <w:rsid w:val="008751E9"/>
     <w:rsid w:val="00894E59"/>
     <w:rsid w:val="008B0485"/>
     <w:rsid w:val="008E43A2"/>
     <w:rsid w:val="00916F61"/>
     <w:rsid w:val="00921902"/>
     <w:rsid w:val="00975F97"/>
     <w:rsid w:val="009970B4"/>
     <w:rsid w:val="009A05C1"/>
     <w:rsid w:val="00A0121D"/>
     <w:rsid w:val="00A0353D"/>
     <w:rsid w:val="00A93B00"/>
     <w:rsid w:val="00B10E77"/>
     <w:rsid w:val="00B6086E"/>
     <w:rsid w:val="00B80876"/>
     <w:rsid w:val="00B84204"/>
     <w:rsid w:val="00BB79A8"/>
     <w:rsid w:val="00BD1A30"/>
     <w:rsid w:val="00C00F6B"/>
     <w:rsid w:val="00C118E1"/>
     <w:rsid w:val="00C31ED8"/>
     <w:rsid w:val="00C31FE7"/>
     <w:rsid w:val="00C34F0D"/>
     <w:rsid w:val="00C351FD"/>
     <w:rsid w:val="00C4605B"/>
     <w:rsid w:val="00CD6A1C"/>
     <w:rsid w:val="00CE5940"/>
     <w:rsid w:val="00D34ED0"/>
     <w:rsid w:val="00D57EE9"/>
     <w:rsid w:val="00D73456"/>
     <w:rsid w:val="00D8382E"/>
     <w:rsid w:val="00DC41F9"/>
     <w:rsid w:val="00DC7C55"/>
     <w:rsid w:val="00DF6308"/>
     <w:rsid w:val="00E157B1"/>
     <w:rsid w:val="00E25CFB"/>
+    <w:rsid w:val="00E44521"/>
     <w:rsid w:val="00E736B1"/>
     <w:rsid w:val="00EC6FA7"/>
     <w:rsid w:val="00F06C51"/>
     <w:rsid w:val="00F214B4"/>
     <w:rsid w:val="00F61623"/>
     <w:rsid w:val="00F71B86"/>
     <w:rsid w:val="00F755F5"/>
-    <w:rsid w:val="00FE3C24"/>
     <w:rsid w:val="00FF1E41"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -38475,74 +38529,64 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...19 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006D7BA4DC522AC84F97AE8002107D7316" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="91561bab295627c3ca08ad8ad9a331b9">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="5e7874b7-19b8-4222-9f87-80bf0b085ea3" xmlns:ns3="16f00c2e-ac5c-418b-9f13-a0771dbd417d" xmlns:ns4="http://schemas.microsoft.com/sharepoint/v4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cd3e724432af821519be875b34e0759f" ns1:_="" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="5e7874b7-19b8-4222-9f87-80bf0b085ea3"/>
     <xsd:import namespace="16f00c2e-ac5c-418b-9f13-a0771dbd417d"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v4"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:No_x002e_" minOccurs="0"/>
                 <xsd:element ref="ns2:Provision" minOccurs="0"/>
                 <xsd:element ref="ns2:Let_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Geotech_x0020_Reference" minOccurs="0"/>
                 <xsd:element ref="ns2:Provision_x0020_Number" minOccurs="0"/>
                 <xsd:element ref="ns2:File_x0020_Category" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns1:URL" minOccurs="0"/>
                 <xsd:element ref="ns4:IconOverlay" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -38736,127 +38780,137 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...3 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <No_x002e_ xmlns="5e7874b7-19b8-4222-9f87-80bf0b085ea3">Z</No_x002e_>
+    <Let_x0020_Date xmlns="5e7874b7-19b8-4222-9f87-80bf0b085ea3">2024-12</Let_x0020_Date>
+    <Provision xmlns="5e7874b7-19b8-4222-9f87-80bf0b085ea3">EXECUTION OF BID FORM</Provision>
+    <File_x0020_Category xmlns="5e7874b7-19b8-4222-9f87-80bf0b085ea3"/>
+    <Provision_x0020_Number xmlns="5e7874b7-19b8-4222-9f87-80bf0b085ea3">Z135</Provision_x0020_Number>
+    <Geotech_x0020_Reference xmlns="5e7874b7-19b8-4222-9f87-80bf0b085ea3">false</Geotech_x0020_Reference>
+    <_dlc_DocIdPersistId xmlns="16f00c2e-ac5c-418b-9f13-a0771dbd417d" xsi:nil="true"/>
+    <IconOverlay xmlns="http://schemas.microsoft.com/sharepoint/v4" xsi:nil="true"/>
+    <URL xmlns="http://schemas.microsoft.com/sharepoint/v3">
+      <Url xsi:nil="true"/>
+      <Description xsi:nil="true"/>
+    </URL>
+    <_dlc_DocId xmlns="16f00c2e-ac5c-418b-9f13-a0771dbd417d">CONNECT-1368027980-188</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="16f00c2e-ac5c-418b-9f13-a0771dbd417d">
+      <Url>https://connect.ncdot.gov/resources/Specifications/_layouts/15/DocIdRedir.aspx?ID=CONNECT-1368027980-188</Url>
+      <Description>CONNECT-1368027980-188</Description>
+    </_dlc_DocIdUrl>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{32757FBE-24FB-4B4E-A69A-F96FAF5977C1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6A8266F0-3A1E-4D89-9F1D-F68A7DF39D73}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3B146E52-B5A2-4186-91C4-0924447580D1}"/>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AEC49B42-4EC6-4907-87CD-1162144346D4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="5e7874b7-19b8-4222-9f87-80bf0b085ea3"/>
     <ds:schemaRef ds:uri="16f00c2e-ac5c-418b-9f13-a0771dbd417d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v4"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>2499</Words>
-  <Characters>15091</Characters>
+  <Words>2553</Words>
+  <Characters>15398</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>397</Lines>
-  <Paragraphs>139</Paragraphs>
+  <Lines>405</Lines>
+  <Paragraphs>164</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>EXECUTION OF BID FORM (Non-Collusion, Debarment and Gift Ban Certification (Pre-Bid))</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17658</CharactersWithSpaces>
+  <CharactersWithSpaces>17787</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Non-Collusion, Debarment and Gift Ban Certification (Pre-Bid)</dc:title>
   <dc:creator>nsmith</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2004-02-04T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="LastSaved">
     <vt:filetime>2017-03-14T00:00:00Z</vt:filetime>
   </property>