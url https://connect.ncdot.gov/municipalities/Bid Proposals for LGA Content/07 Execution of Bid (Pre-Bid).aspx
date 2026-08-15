--- v7 (2026-05-05)
+++ v8 (2026-08-15)
@@ -38543,51 +38543,51 @@
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events"/>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006D7BA4DC522AC84F97AE8002107D7316" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="91561bab295627c3ca08ad8ad9a331b9">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006D7BA4DC522AC84F97AE8002107D7316" ma:contentTypeVersion="22" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f83bd9919101e7055509a1fe8f8ae0ff">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="5e7874b7-19b8-4222-9f87-80bf0b085ea3" xmlns:ns3="16f00c2e-ac5c-418b-9f13-a0771dbd417d" xmlns:ns4="http://schemas.microsoft.com/sharepoint/v4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cd3e724432af821519be875b34e0759f" ns1:_="" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="5e7874b7-19b8-4222-9f87-80bf0b085ea3"/>
     <xsd:import namespace="16f00c2e-ac5c-418b-9f13-a0771dbd417d"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v4"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:No_x002e_" minOccurs="0"/>
                 <xsd:element ref="ns2:Provision" minOccurs="0"/>
                 <xsd:element ref="ns2:Let_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Geotech_x0020_Reference" minOccurs="0"/>
                 <xsd:element ref="ns2:Provision_x0020_Number" minOccurs="0"/>
                 <xsd:element ref="ns2:File_x0020_Category" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns1:URL" minOccurs="0"/>
                 <xsd:element ref="ns4:IconOverlay" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -38821,51 +38821,51 @@
     <_dlc_DocIdUrl xmlns="16f00c2e-ac5c-418b-9f13-a0771dbd417d">
       <Url>https://connect.ncdot.gov/resources/Specifications/_layouts/15/DocIdRedir.aspx?ID=CONNECT-1368027980-188</Url>
       <Description>CONNECT-1368027980-188</Description>
     </_dlc_DocIdUrl>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{32757FBE-24FB-4B4E-A69A-F96FAF5977C1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6A8266F0-3A1E-4D89-9F1D-F68A7DF39D73}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3B146E52-B5A2-4186-91C4-0924447580D1}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{91842D4F-CD35-42C4-AD41-806EB18AE9D2}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AEC49B42-4EC6-4907-87CD-1162144346D4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="5e7874b7-19b8-4222-9f87-80bf0b085ea3"/>
     <ds:schemaRef ds:uri="16f00c2e-ac5c-418b-9f13-a0771dbd417d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v4"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
   <Words>2553</Words>
   <Characters>15398</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>405</Lines>