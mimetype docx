--- v8 (2026-08-15)
+++ v9 (2026-09-04)
@@ -38543,51 +38543,51 @@
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events"/>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006D7BA4DC522AC84F97AE8002107D7316" ma:contentTypeVersion="22" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f83bd9919101e7055509a1fe8f8ae0ff">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006D7BA4DC522AC84F97AE8002107D7316" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="b22118c91b9c3f116110c6601bd364f9">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="5e7874b7-19b8-4222-9f87-80bf0b085ea3" xmlns:ns3="16f00c2e-ac5c-418b-9f13-a0771dbd417d" xmlns:ns4="http://schemas.microsoft.com/sharepoint/v4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cd3e724432af821519be875b34e0759f" ns1:_="" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="5e7874b7-19b8-4222-9f87-80bf0b085ea3"/>
     <xsd:import namespace="16f00c2e-ac5c-418b-9f13-a0771dbd417d"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v4"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:No_x002e_" minOccurs="0"/>
                 <xsd:element ref="ns2:Provision" minOccurs="0"/>
                 <xsd:element ref="ns2:Let_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Geotech_x0020_Reference" minOccurs="0"/>
                 <xsd:element ref="ns2:Provision_x0020_Number" minOccurs="0"/>
                 <xsd:element ref="ns2:File_x0020_Category" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns1:URL" minOccurs="0"/>
                 <xsd:element ref="ns4:IconOverlay" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -38821,51 +38821,51 @@
     <_dlc_DocIdUrl xmlns="16f00c2e-ac5c-418b-9f13-a0771dbd417d">
       <Url>https://connect.ncdot.gov/resources/Specifications/_layouts/15/DocIdRedir.aspx?ID=CONNECT-1368027980-188</Url>
       <Description>CONNECT-1368027980-188</Description>
     </_dlc_DocIdUrl>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{32757FBE-24FB-4B4E-A69A-F96FAF5977C1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6A8266F0-3A1E-4D89-9F1D-F68A7DF39D73}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{91842D4F-CD35-42C4-AD41-806EB18AE9D2}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5FC53FB7-F695-420F-8939-C09C2280D7C3}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AEC49B42-4EC6-4907-87CD-1162144346D4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="5e7874b7-19b8-4222-9f87-80bf0b085ea3"/>
     <ds:schemaRef ds:uri="16f00c2e-ac5c-418b-9f13-a0771dbd417d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v4"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
   <Words>2553</Words>
   <Characters>15398</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>405</Lines>